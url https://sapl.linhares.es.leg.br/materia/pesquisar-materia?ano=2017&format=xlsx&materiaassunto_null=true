--- v0 (2026-02-04)
+++ v1 (2026-04-01)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Análise e Parecer</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/</t>
+    <t>http://sapl.linhares.es.leg.br/media/</t>
   </si>
   <si>
     <t>CERTIDÃO Nº 001/2017</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>OFÍCIO N° 1233/2017. REFERÊNCIA AO OF/GAB./PRES./OF N° 095/2017.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Requerente externo</t>
   </si>
@@ -474,2097 +474,2097 @@
   <si>
     <t>RESPOSTA AO OF/GAB/PRES. N° 089/2017.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>RESPOSTA AO OFÍCIO N° 090/2017.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>RESPOSTA AO OFÍCIO DE 15 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.578/2017- SEMOB. RESPOSTA AO OF/GAB.PRES/OF.N°108/2017.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>OFÍCIO N° 1483/2017. REFERÊNCIA AO OF/GAB./PRES./C.M.L N° 0515/2017.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.624/2017 - SEMOB. RESPOSTA AO OF. N°17/2017.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.700/2017 - SEMOB. RESPOSTA AO OF/GAB.PRES/OF. N° 118/2017.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/SEMUS/N°: 4721/2017. ASSUNTO: OF./GAB./PRES. N° 124/2017.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.722/2017 - SEMOB. RESPOSTA AO OF/GAB.PRES/OF. N° 121/2017.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF: 0410/2017 - SEMSU. RESPOSTA AO OFÍCIO N°. 0135/2017 GAB/CML/JEAN MENEZES.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/SEMUS/N°: 4887/2017. ASSUNTO: OF.GAB./PRES. N° 55/2017.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. 805/2017 - SEMOB. RESPOSTA AO OFÍCIO N°. 183/2017.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. 812/2017 - SEMOB. RESPOSTA AO OFÍCIO N°. 190/2017.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. 813/2017 - SEMOB. RESPOSTA AO OFÍCIO N°. 192/2017.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. 816/2017 - SEMOB. RESPOSTA AO OFÍCIO N°. 171/2017.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. 817/2017 - SEMOB. RESPOSTA AO OFÍCIO N°. 062/2017.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. 814/2017 - SEMOB. RESPOSTA AO PROTOCOLO CÂMARA N°. 2223 DE 30/06/2017.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF: 0448/2017 - SEMSU. RESPOSTA AO OFÍCIO N°. 0164/2017 GAB/ML/JEAN MENEZES.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF: 0453/2017 - SEMSU. RESPOSTA AO OFÍCIO N°. 0127/2017 GAB/CML/JEAN MENEZES.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 2072/2017. RESPOSTA AO SOLICITADO NO OF/GAB/CML/N° 201/2017.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.866/2017 - SEMOB. RESPOSTA AO OF. N° 025/2017.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.867/2017 - SEMOB. INFORMAÇÃO QUANTO À REALIZAÇÃO DE SERVIÇOS.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OF/CGB-TC/Nº 053/2017 - INFORMA QUE OS SERVIÇOS FORAM INICIADOS EM 13/12/2017 E CONCLUÍDOS EM 18/12/2017.</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>Sindicato</t>
   </si>
   <si>
     <t>CONVOCA TRABALHADORES RURAIS AGRICULTORES FAMILIARES ASSOCIADOS PARA ASSEMBLEIA GERAL ORDINÁRIA DA CATEGORIA NO DIA 20 DE ABRIL DE 2017 NO AUDITÓRIO DA SEDE DO SINDICATO AS 8 HORAS.</t>
   </si>
   <si>
     <t>CONVOCA TRABALHADORES RURAIS E AGRICULTORES FAMILIARES ASSOCIADOS PARA ASSEMBLEIA GERAL EXTRAORDINARIA DA CATEGORIA NO DIA 20 DE ABRIL DE 2017 NO AUDITORIO DA SEDE DO SINDICATO AS 9 HORAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA PARA APRECIAÇÃO E VOTAÇÃO DOS PROJETOS DE LEIS N°S 001,002,003 E 004 DE 19/01/2017.</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t xml:space="preserve">Declaração </t>
   </si>
   <si>
     <t>DECLARA QUE POR TER ASSUMIDO OUTRO CARGO PÚBLICO NÃO IRÁ ASSUMIR A VAGA DE RECEPCIONISTA PARA A QUAL FOI CONVOCADO.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>INDICAR O VEREADOR GELSON LUIZ SUAVE, LOTADO NESTA CASA DE LEIS PARA QUE ASSUMA A LIDERANÇA DO PARTIDO PSC FRENTE À CÂMARA MUNICIPAL DE LINHARES.</t>
   </si>
   <si>
     <t>MANF</t>
   </si>
   <si>
     <t>Manifesto</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTA INDIGNAÇÃO AS AUTORIDADES COMPETENTES DO MUNICÍPIO DE LINHARES, SOBRE A POSSÍVEL INVASÃO DE ÁREA PÚBLICA LOCALIZADA NA AVENIDA LAGOA BONITA AO LADO DA ESCOLA MUNICIPAL ADELSON DEL'SANTOS. </t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Fabrício Lopes</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM RAZÃO DO FALECIMENTO DO PRESIDENTE DA FEDERAÇÃO DAS SANTAS CASAS E HOSPITAIS FILANTRÓPICOS DO ESTADO DE ESPÍRITO SANTO (FEHOFES) O SENHOR LUIZ NIVALDO DA SILVA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM RAZÃO DO FALECIMENTO DO MÉDICO CARDIOLOGISTA SENHOR DIELSON STORCH DE ALMEIDA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Joel Celestrini</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO EM HOMENAGEM AOS ATLETAS DO PROJETO </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM RAZÃO DO FALECIMENTO DO ATUAL PRESIDENTE DO PARTIDO PMDB DE LINHARES, O SENHOR LUDOVICO FAUSTINI</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>Estéfano Silote</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA A MOÇÃO DE PESAR O SR. ALBERTO DIAS DE AZEVEDO, MORADOR DO BAIRRO PALMITAL FALECIDO NO DIA 15/10/2017.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM RAZÃO DO FALECIMENTO DO PROFESSOR DE EDUCAÇÃO FÍSICA O SENHOR GLAUBER FEU</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Jean Menezes</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JEAN MENEZES, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VEM ATRAVÉS DESTA, APÓS OUVIDO O PLENÁRIO, MANISFESTAR SUA SOLIDARIEDADE E ENCAMINHAR A PRESENTE MOÇÃO DE PESAR, PELO FALECIMENTO DA DRA. SIGELLI PESCA RIGO, AOS 37 ANO DE IDADE, OCORRIDO NO DIA 05 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JEAN MENEZES, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VEM ATRAVÉS DESTA, APÓS OUVIDO O PLENÁRIO, MANIFESTAR SUA SOLIDARIEDADE AOS PAIS DO PEQUENO MURILO TONETTO FREGONA E ENCAMINHAR À PRESENTE MOÇÂO DE PESAR, PELO SEU FALECIMENTO AOS 4 ANOS DE IDADE, OCORRIDO NO DIA 10 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>OF. N° 334/2017/GAB/SEMAR - SOLICITA MANIFESTAÇÃO DO PRESIDENTE QUANTO AO INTERESSE EM PRORROGAR A CESSÃO DOS SERVIDORES EFETIVOS DO PODER EXECUTIVO MUNICIPAL, PARA QUE OS MESMOS CONTINUEM A PRESTAR SERVIÇOS JUNTO AO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Projeto Indicativo</t>
   </si>
   <si>
     <t>Rogerinho do Gás</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO INDICATIVO </t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO ÂMBITO DO MUNICÍPIO DE LINHARES O MÊS </t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE ALIMENTAÇÃO ESCOLAR - PMAE, COM CADASTRO PARA FORNECIMENTO DE MERENDA ESCOLAR DIFERENCIADA PARA OS ALUNOS DIAGNOSTICADOS COMO DIABÉTICOS, HIPERTENSOS, HIPOGLICÊMICOS, ANÊMICOS, OBESOS E CELÍACOS NAS ESCOLAS DA REDE PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O SISTEMA INFORMATIVO QR CODE DE INFORMAÇÕES TURÍSTICAS, CULTURAIS E AMBIENTAIS NO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA BOLSA ATLETA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BRINQUEDOS PARA CRIANÇAS E PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS EM PARQUES, PRAÇAS E OUTROS LOCAIS PÚBLICOS DESTINADOS À PRÁTICA DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DE CLÁUSULA DE GARANTIA NOS EDITAIS DE LICITAÇÃO PARA CONTRATAÇÃO DE OBRAS E SERVIÇOS NO MUNICÍPIO DE LINHARES/ES.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS DIREITOS DA PESSOA PORTADORA DE CÂNCER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO INDICATIVO - INSTITUI O PROGRAMA MUNICIPAL DE FOMENTO À ECONOMIA POPULAR E SOLIDÁRIA NO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO INDICATIVO - DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE SERVIÇO PÚBLICO DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA ATENDER ÀS NORMAS TÉCNICAS APLICÁVEIS À OCUPAÇÃO DO ESPAÇO PÚBLICO E PROMOVER A RETIRADA DOS FIOS INUTILIZADOS NOS POSTES, NOTIFICAR AS DEMAIS EMPRESAS QUE UTILIZAM OS POSTES COMO SUPORTE DE SEUS CABEAMENTOS, EM VIAS PÚBLICAS DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO INDICATIVO - INSTITUI O PROGRAMA FARMÁCIA SOLIDÁRIA NO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO INDICATIVO - DISPÕE SOBRE AS REGRAS PARA COMERCIALIZAÇÃO DE ALIMENTOS EM VEÍCULOS AUTOMOTORES (FOOD TRUCK)</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.rar</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.rar</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE AS CONCESSIONÁRIAS DE VEÍCULOS ESTABELECIDAS NO MUNICÍPIO REALIZAREM O PLANTIO DE ÁRVORES, NA FORMA E CONDIÇÕES QUE ESPECIFICA, OBJETIVANDO CONTRIBUIR COM A REDUÇÃO DO AQUECIMENTO GLOBAL".</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Dr Carlos Almeida</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHAR AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO O PROJETO DE LEI INDICATIVO QUE &amp;#8220;ASSEGURA A REDUÇÃO DA CARGA HORÁRIA DE SERVIDOR PÚBLICO MUNICIPAL QUE SEJA PAI/MÃE OU RESPONSÁVEL DA PESSOA COM NECESSIDADES ESPECIAIS, NO ÂMBITO DO MUNICÍPIO DE LINHARES/ES&amp;#8221;. </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO O PROJETO DE LEI INDICATIVO QUE &amp;#8220;DISPÕE SOBRE A APLICAÇÃO DE PENALIDADES À PRÁTICA DE ASSÉDIO MORAL NAS DEPENDÊNCIAS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA, INDIRETA, AUTÁRQUICA E FUNDACIONAL, POR SERVIDORES MUNICIPAIS&amp;#8221;.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>Rosinha Guerreira</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;PROPÕE AO EXECUTIVO INSTITUIR A AVALIAÇÃO VOCACIONAL AOS ALUNOS DO ENSINO MÉDIO DE TODAS AS ESCOLAS PÚBLICAS DO MUNICÍPIO.&amp;#8221;</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI COMPLEMENTAR Nº 2330, DE 19 DE DEZEMBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO AO ARTIGO 2° DA LEI COMPLEMENTAR N° 25. DE 19 DE SETEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ARTIGO 15-B, DA LEI COMPLEMENTAR Nº 25, DE 19 DE SETEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE PROVIMENTO EM COMISSÃO AOS ANEXOS II, DO ARTIGO 32, DA LEI N° 1.897, DE 03 DE ABRIL DE 1996, REAJUSTA AS GRATIFICAÇÕES DE FUNÇÃO CONSTANTES NO ANEXO III DO MESMO DISPOSITIVO LEGAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N°42, DE 19/05/2017, QUE ACRESCENTOU O PARÁGRAFO ÚNICO AO ARTIGO 2° DA LEI COMPLEMENTAR N°25, DE 19 DE SETEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 8°, DO ART. 123, DA LEI COMPLEMENTAR MUNICIPAL N°. 2330/2002, ALTERADA PELA LEI COMPLEMENTAR N° 2.663/2006, A QUAL DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DA PREFEITURA MUNICIPAL DE LINHARES-ES, CÂMARA MUNICIPAL, SUAS AUTARQUIAS, FUNDAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.866 DE 17 DE JULHO DE 2009, A LEI COMPLEMENTAR MUNICIPAL N° 10, DE 23 DE DEZEMBRO DE 2011, A LEI MUNICIPAL N° 2.662, DE 29 DE DEZEMBRO DE 2006 E A LEI N° 3.116, DE 14 DE OUTUBRO DE 2011 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E II DA LEI COMPLEMENTAR N° 047/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUANTITATIVO DE VAGAS DO ANEXO II DA LEI N° 2560, DE 15/12/2005 E SUAS ALTERAÇÕES VIGENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI N° 2.213, DE 09 DE MAIO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO, DAS AUTARQUIAS E DAS FUNDAÇÕES DO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Linhares</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCORPORAÇÃO NO ORÇAMENTO VIGENTE DE CRÉDITO ADICIONAL ESPECIAL, REFERENTE A DESPESAS DE EXERCÍCIOS ANTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI N° 3.623, DE 22 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 5° DA LEI MUNICIPAL N° 3.630, DE 27 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE PRORROGAÇÃO DE PRAZO DE CONTRATAÇÕES TEMPORÁRIAS DE PESSOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL  CONCEDER COMPLEMENTAÇÃO DA REMUNERAÇÃO AOS SERVIDORES PÚBLICOS, CEDIDOS AO MUNICÍPIO, PARA OCUPAR CARGO DE SECRETARIO MUNICIPAL.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA ADOTE UMA PRAÇA, NO ÂMBITO DO MUNICÍPIO DE LINHARES-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO TICKET ALIMENTAÇÃO DOS SERVIDORES PUBLICOS DO SERVIÇO AUTONOMO DE AGUA E ESGOTO DO MUNICIPIO DE LINHARES- SAAE.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO, NOS TERMOS DO INCISO IX, ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO, INSTITUÍDA PELA LEI COMPLEMENTAR Nº 25, DE 19 DE SETEMBRO DE 2013 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PUBLICO, NOS TERMOS DO INCISO IX, ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 011, DE 16 DE MARÇO DE 2017. INSTITUI GRATIFICAÇÕES PARA O CARGO DE MÉDICO E SUAS ESPECIALIDADES, A SEREM PAGAS AOS SERVIDORES QUE EXERÇAM SUAS FUNÇÕES EM QUAISQUER DAS UNIDADES DE SAÚDE DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE LINHARES, PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Tarcísio Silva</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕES O ALINHAMENTO E A RETIRADA DE FIOS EM DESUSO E DESORDENADOS EXISTENTES EM POSTES DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DO CONSUMIDOR À INFORMAÇÃO SOBRE A INEXISTÊNCIA DE ASSISTÊNCIA TÉCNICA DE PRODUTO NO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CICLISTA NO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI - &amp;#8220;DISPÕE SOBRE  O PROGRAMA &amp;#8220;PRO-MULHER&amp;#8221; DE  QUALIFICAÇÃO  DE  MÃO-DE-OBRA  FEMININA  NO  MUNICÍPIO DE LINHARES-ES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
  _x000D_
 PARÁGRAFO ÚNICO - O PROGRAMA SERÁ DESENVOLVIDO, IMPLANTADO E EXECUTADO PELA SECRETARIA MUNICIPAL DE PROMOÇÃO E ASSISTÊNCIA SOCIAL, E PODERÁ ESTABELECER PARCERIAS COM OUTRAS SECRETARIAS E DEMAIS ÓRGÃOS MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Tobias Cometti</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O ENVIO DE INFORMAÇÃO À CÂMARA MUNICIPAL DE LINHARES SOBRE A LICENÇAS AMBIENTAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA MUNICIPAL DO MOTOCICLISTA E DO TRICICLISTA, NO ÂMBITO DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A RESERVA DE VAGAS DE_x000D_
 ESTACIONAMENTO PARA GESTANTES E PESSOAS_x000D_
 ACOMPANHADAS DE CRIANÇAS DE COLO NO ÂMBITO DO_x000D_
 MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO ENSINO DE NOÇÕES BÁSICAS SOBRE A LEI MARIA DA PENHA NAS ESCOLAS MUNICIPAIS DO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE PENALIDADES À PRÁTICA DE ASSÉDIO MORAL NAS DEPENDÊNCIAS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA, INDIRETA, AUTÁRQUICA E FUNDACIONAL, POR SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A REDUÇÃO DA CARGA HORÁRIA DE SERVIDOR PÚBLICO MUNICIPAL QUE SEJA PAI/MÃE OU RESPONSÁVEL DA PESSOA COM NECESSIDADES ESPECIAIS, NO ÂMBITO DO MUNICÍPIO DE LINHARES/ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO HOTELEIRO HOSPITALAR NO CALENDÁRIO OFICIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CHEFE DO PODER EXECUTIVO A INSTITUIR  A PRÁTICA DE SOBREAVISO PELOS MÉDICOS NO ÂMBITO HOSPITALAR DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CHEFE DO PODER EXECUTIVO A CRIAR PRAÇA E QUADRA POLIESPORTIVA NA LOCALIDADE DE BAGUEIRA.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR O PROGRAMA MUNICIPAL &amp;#8220;UMA DOSE DE VIDA&amp;#8221;, DOAÇÃO DE MEDICAMENTOS, PRODUTOS E/OU EQUIPAMENTOS DE USO MÉDICO, PARA CAPTAR DOAÇÕES E PROMOVER A DISTRIBUIÇÃO JUNTO À POPULAÇÃO CARENTE, NO ÂMBITO DO MUNICÍPIO DE LINHARES, ES.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO ESPECIAL DA PROCURADORA GERAL DO MUNICÍPIO, NA FORMA DO ARTIGO 44 DE LEI COMPLEMENTAR MUNICIPAL 25/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA TRADUÇÃO PARA LIBRAS DURANTE AS SESSÕES LEGISLATIVAS E EVENTOS OFICIAIS DA CÂMARA MUNICIPAL DE LINHARES, ESTADO DO ESPIRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE LINHARES A &amp;#8220;PARADA SEGURA&amp;#8221; PARA IDOSOS, PESSOA COM DEFICIÊNCIA FÍSICA E MULHERES, EM HORÁRIO NOTURNO NO ITINERÁRIO DOS ÔNIBUS DE TRANSPORTE COLETIVO URBANO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A INSTALAÇÃO DE BOTÃO DO PÂNICO NOS ÔNIBUS DO SISTEMA MUNICIPAL DE TRANSPORTE COLETIVO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA DE VACINAÇÃO DOMICILIAR DE IDOSOS E PESSOAS COM MOBILIDADE REDUZIDA E PESSOAS DEFICIENTES. </t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA &amp;#8220;MARCHA PARA JESUS&amp;#8221; NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PRÊMIO &amp;#8220;MULHER DESTAQUE&amp;#8221; DA CIDADE DE LINHARES/ES. </t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SETEMBRO AMARELO DE PREVENÇÃO AO SUICÍDIO,NA CIDADE DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS E AVENIDAS DA COMUNIDADE DE BARRA SECA, DO MUNICÍPIO DE LINHARES/ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A OUTORGAR CONCESSÃO DE USO DE IMOVEL DE PROPRIEDADE DO MUNICIPO A ASSOCIAÇÃO DE  MORADORES E AMIGOS DE POVOAÇÃO DO RIO DOCE- AMAPRD, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DA CONCESSIONÁRIA DE ENERGIA ELÉTRICA DISPONIBILIZAR EM SEU SÍTIO ELETRÔNICO O VALOR MENSAL DE REPASSE À PREFEITURA MUNICIPAL DE LINHARES REFERENTE À CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA".</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI A CARTEIRA MUNICIPAL DE SAÚDE DA MULHER.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NESCESSIDADE TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO, NOS TERMOS DO INCISO IX, ART 37 DA CONSTITUIÇÃO FEDERAL, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO, NOS TERMOS DO INCISO IX, ART 37 DA CONSTITUIÇÃO FEDERAL, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A FIXAÇÃO DE NORMAS E CRITÉRIOS DE AVALIAÇÃO DO ESTAGIO PROBATÓRIO DOS SERVIDORES TÉCNICOS ADMINISTRATIVOS E DOCENTES DA FUNDAÇÃO FACULDADES INTEGRADAS DE ENSINO SUPERIOR DO MUNICÍPIO DE LINHARES-FACELI, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONCIENTIZAÇÃO DA DEPRESSÃO INFANTIL E NA ADOLESCENCIA NO AMBITO DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE LINHARES O MÊS &amp;#8220;JANEIRO BRANCO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE DEVER DE PRESTAÇÃO DE CONTAS POR PARTE DAS EMPRESAS PRESTADORAS DE SERVIÇO PÚBLICO DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO.&amp;#8221;</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO E INSTITUIÇÃO DA SEMANA MUNICIPAL DO PROFISSIONAL DE SEGURANÇA PÚBLICA E PRIVADA &amp;#8211; VIGILANTE &amp;#8211; NO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS &amp;#8220;OUTUBRO ROSA&amp;#8221; NO CALENDÁRIO DO MUNICÍPIO DE LINHARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DO "CORTE" DE ENERGIA ELÉTRICA NAS SEXTAS-FEIRAS, SÁBADOS, DOMINGOS E VÉSPERAS DE FERIADOS, POR FALTA DE PAGAMENTO, SEM QUE O CONSUMIDOR SEJA AVISADO PREVIAMENTE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DA FAMÍLIA.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A &amp;#8220;PATRULHA MUNICIPAL MARIA DA PENHA&amp;#8221;, ESTABELECE SUAS DIRETRIZES DE ATUAÇÃO NO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "MUDANÇA SOCIAL" NO MUNICÍPIO DE LINHARES (ES), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO NO ORÇAMENTO VIGENTE DE CRÉDITO ADICIONAL ESPECIAL, REFERENTE A DESPESAS DE EXERCÍCIOS ANTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI N° 2953, DE 10 DE MAIO DE 2010.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO DE MONITORAMENTO E AVALIAÇÃO, CONFORME DISCIPLINADO NA LEI FEDERAL N° 13.019/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO DE SELEÇÃO, CONFORME DISCIPLINADO NA LEI FEDERAL N° 13.019/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO AO PAGAMENTO EM PARCELA ÚNICA OU PARCELADO DE LINHAES-REFIS LINHARES 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, ART.37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>FRANCISCO TARCÍSIO SILVA - PROJETO DE LEI - DISPÕE  SOBRE  A IMPLANTAÇÃO  DE MEDIDAS  DE PREVENÇÃO AO SUICÍDIO NAS ESCOLAS  MUNICIPAIS DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO INDERTEMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICA, NOS TERMOS DO INCISO IX, ART.37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI - VEREADOR TARCÍSIO SILVA - QUE DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS DE TRANSPORTE PÚBLICO, ANEXAR, NO INTERIOR DOS ÔNIBUS, AVISO INFORMANDO QUE ABUSO SEXUAL É CRIME E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ESPECIAL DESTINADA AOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE SAÚDE DE LINHARES, QUE PRESTEM SERVIÇOS NOS EVENTOS PREVISTOS NO CALENDÁRIO OFICIAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS(LDO), PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PRORROGAÇÃO DE PRAZO DE CONTRATAÇÕES TEMPORÁRIAS DE PESSOAL, LEI N° 3.508/2015- PROGRAMA INCLUIR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PRORROGAÇÃO DE PRAZO DE CONTRATAÇÕES TEMPORÁRIAS DE PESSOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE REPAROS NA RUA PAULO CARVALHO CALMON, QUADRA 86, Nº11 LOCALIZADA NO BAIRRO SÃO JOSÉ</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PARÁGRAFO 3°, DO ART. 2°, DA LEI N° 3.597, DE 23 DE MAIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA E DÁ NOVA REDAÇÃO A LEI MUNICIPAL N° 2.948 DE 27 DE ABRIL DE 2010, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO,PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE COBRANÇA DE TAXA DE RELIGAÇÃO DE ENERGIA ELÉTRICA E DE ÁGUA, EM CASO DE CORTE DE FORNECIMENTO POR FALTA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO FORNECIMENTO GRATUITO DE EQUIPAMENTOS DE LOCOMOÇÃO PARA ATENDIMENTO ÀS PESSOAS COM DEFICIÊNCIA E IDOSAS COM DIFICULDADE DE LOCOMOÇÃO NAS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI - VEREADOR FRANCISCO TARCÍSIO SILVA - INSTITUI O PROJETO VOLUNTÁRIO &amp;#8220;MÃO AMIGA&amp;#8221;, COM O OBJETIVO DE REVITALIZAR AS PRAÇAS, CANTEIROS E ÁRVORES DO MUNICÍPIO DE LINHARES É DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEIA ENTRADA PARA PROFESSORES DA REDE PÚBLICA E PRIVADA DO MUNICÍPIO DE LINHARES EM ESTABELECIMENTOS QUE PROPORCIONEM LAZER E ENTRETENIMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Ricardinho da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.37 DA LEI 3.670/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ADICIONAL DE PERICULOSIDADE À GUARDA PATRIMONIAL DA CÂMARA MUNICIPAL DE LINHARES-ES.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - VEREADOR TARCÍSIO SILVA - INSTITUI A CAMPANHA "UNIDOS CONTRA A DEPRESSÃO INFANTIL" NO ÂMBITO DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA LEI ORGÂNICA DA PROCURADORIA DA CÂMARA MUNICIPAL DE LINHARES, REVOGA A LEI Nº 3.344/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E ORGANIZA O SISTEMA DE CONTROLE INTERNO E TRANSPARÊNCIA E INCLUI A CONTROLADORIA INTERNA E TRANPARÊNCIA NA ESTRUTURA DA CÂMARA MUNICIPAL DE LINHARES, REVOGA A LEI N° 3343, DE 27 DE AGOSTO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI Nº2.436, DE 18 DE AGOSTO DE 2004, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESCONCENTRAÇÃO ADMINISTRATIVA DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO MUNICIPAL DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE LINHARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL Nº3.614/2016</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI N° 3.491, DE 08 DE ABRIL DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À DESCRIÇÃO E ATRIBUIÇÕES TÍPICAS DO CARGO DE CONTROLADOR, PREVISTAS NO ANEXO III, DA LEI 3.127/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI N° 3.572/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N° 3.570/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI N° 3.568/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N° 3.567/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO DE 50% EM EVENTOS CULTURAIS ARTISTICOS, ESPORTIVOS, E LAZER PARA DOADORES DE SANGUE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 4º E AO ANEXO I DA LEI Nº 3.159/2012, DE 17 DE FEVEREIRO DE 2012, ESTABELECE COMPETÊNCIA DO CHEFE DE OUVIDORIA E COMUNICAÇÃO, E DÁ OUTRAS PROVIDÊNCIAIS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 1º E 2º, ACRESCENTA O ART. 3º -A DA LEI Nº 3.210, DE 02 DE AGOSTO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO AO ALEITAMENTO MATERNO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA REDAÇÃO DE CARGOS CONSTANTES NO ANEXO I DA LEI Nº 3.478/2015 DE 30 DE JANEIRO DE 2015, MODIFICADA PELA LEI 3.617/2016 DE 12 DEZEMBRO DE 2016, ALTERA NOMENCLATURA E ANEXO II , DESMEMBRA, CRIA E ACRESCENTA CARGOS QUE ESPECIFICA, DA NOVA REDAÇÃO AO ARTIGO 2º, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO A EXPRESSÃO COM 2 (DUAS) CASAS DECIMAIS, NO PAINEL DE PREÇOS E NAS BOMBAS MEDIDORAS, DOS PREÇOS POR LITRO DE TODOS OS COMBUSTÍVEIS AUTOMOTIVOS COMERCIALIZADOS NO MUNICÍPIO DE LINHARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA COMEMORATIVO DO CASAMENTO COMUNITÁRIO NO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ART. 6° E OS ANEXOS III E IV DA LEI N° 3.673/2017.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI -  VEREADOR TARCÍSIO SILVA - INSTITUI A GRATUIDADE DE ENTRADA PARA POLICIAIS E GUARDAS CIVIL MUNICIPAIS, AGENTES DA SECRETARIA MUNICIPAL DE SEGURANÇA, AGENTES DE TRÂNSITO, MEDIANTE APRESENTAÇÃO DE IDENTIDADE FUNCIONAL E MEIA ENTRADA AOS SEUS DEPENDENTES ÀS SESSÕES DE CINEMA, TEATRO, SHOWS, FEIRAS, EXPOSIÇOES, EVENTOS CULTURAIS E ESPORTIVOS REALIZADOS NO MUNICÍPIO DE LINHARES-ES É DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATUIDADE DE ENTRADA PARA POLICIAIS MILITARES, POLICIAIS CIVIS, BOMBEIROS MILITARES, GUARDAS CIVIL MUNICIPAL, AGENTES DA SECRETARIA DO ESTADO DA JUSTIÇA, AGENTES DE TRÂNSITO, MEDIANTE APRESENTAÇÃO DE IDENTIDADE FUNCIONAL E MEIA ENTRADA AOS SEUS DEPENDENTES ÀS SESSÕES DE CINEMA, TEATRO, SHOWS, FEIRAS, EXPOSIÇÕES, EVENTOS CULTURAIS E ESPORTIVOS REALIZADOS NO MUNICÍPIO DE LINHARES.&amp;#8221;</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO ISENTA OS MEMBROS EFETIVOS DO TIRO DE GUERRA DO MUNICÍPIO DE LINHARES, DO PAGAMENTO DE QUALQUER TARIFA NOS ÔNIBUS DA LINHA CIRCULAR DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA SOCIAL E DE UTILIDADE PÚBLICA DE BARRAMENTO, PARA ARMAZENAMENTO DE ÁGUA, NO MUNICÍPIO DE LINHARES-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E DÁ NOVA REDAÇÃO À LEI MUNICIPAL N° 2719, DE 28 DE AGOSTO DE 2007, PASSANDO A COORDENADORIA ,UNICIPAL DE DESEFA CIVIL - COMDEC A SER DENOMINADA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - COMPDEC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DEPESA DO MUNICÍPIO DE LINHARES PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO FUNDO MUNICIPAL DE CULTURA DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A MEIA ENTRADA PARA PROFESSORES EM ESTABELECIMENTOS_x000D_
 QUE PROMOVAM LAZER E ENTRETENIMENTO E ESTIMULEM_x000D_
 A DIFUSÃO CULTURAL._x000D_
 </t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E ESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR, REVOGA A LEI N° 2.308, DE 19/11/2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA MUNICIPAL DO PESCADOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO TÉCNICO EM RADIOLOGIA - LINHARES-ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO PROFESSOR - LINHARES-ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTES E LAZER NA CIDADE DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI - VEREADOR TARCÍSIO SILVA - INSTITUI  NO  MUNICÍPIO  DE LINHARES A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO  DO AUTISMO, A SER COMEMORADA, ANUALMENTE, A PARTIR DO DIA 02 DE ABRIL, COMO É COMEMORADO O DIA MUNDIAL DE CONSCIENTIZAÇÃO DO AUTISMO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO DENOMINADO FINANCIAMENTO PARA INFRAESTRUTURA E SANEAMENTO - FINISA, JUNTO A CAIXA ECONÔMICA FEDERAL E A ABRIR CRÉDITOS ADICIONAIS PARA OS PROGRAMAS DE INVESTIMENTO.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA COBRANÇA REFERENTE À CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - COSIP, EM LOGRADOUROS QUE NÃO DISPÕEM DESSE SERVIÇO NO ÂMBITO DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>Gelson Suave</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE VACINAÇÃO DOMICILIAR À IDOSOS E ÀS PESSOAS COM NECESSIDADES ESPECIAIS NO ÂMBITO DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE COBRANÇA DA TAXA E/OU TARIFA DE ESGOTO SEM A EFETIVA PRESTAÇÃO DO SERVIÇO EM SUA TOTALIDADE NO ÂMBITO DO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A AVALIAÇÃO VOCACIONAL AOS ALUNOS DO ENSINO MÉDIO DE TODAS AS ESCOLAS PÚBLICAS DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI § 1º E § 2º AO ART. 2º DA LEI Nº. 3.375, DE 27 DE DEZEMBRO DE 2013, QUE INSTITUI NORMAS AS EMPRESAS QUE SE ESTABELECEREM NO MUNICÍPIO QUANTO Á CONTRATAÇÃO DE MÃO DE OBRA</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI - &amp;#8220;DISPÕE SOBRE A INCLUSÃO DE &amp;#8220;ASSISTENTES SOCIAIS E PSICÓLOGOS&amp;#8221; NO QUADRO DE PROFISSIONAIS DE EDUCAÇÃO NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI POLÍTICAS PÚBLICAS PARA A PROFISSIONALIZAÇÃO DA MULHER NO ÂMBITO DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O DIA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR DOS ANIMAIS E A SEMANA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR DOS ANIMAIS, NO MUNICÍPIO DE LINHARES. </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O §16 DO ARTIGO 123, DA LEI COMPLEMENTAR Nº 2.330 DE 19/12/2002, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº3.470 DE 14/01/2015, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARCELAMENTO E/OU REPARCELAMENTO DE DEBITOS DO MUNICIPIO DE LINHARES, COM SEU REGIME PROPRIO DE PREVIDENCIA SOCIAL - RPPS, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E DA NOVA REDAÇÃO A LEI MUNICIPAL Nº 2.808, DE 26 DE NOVEMBRO DE 2008, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUANTITATIVO DE VAGAS DO ANEXO I DA LEI N° 3633/2017, DE 24/01/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CAMPANHA &amp;#8220;AGOSTO LILÁS&amp;#8221; DE CONSCIENTIZAÇÃO E PREVENÇÃO A VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE LINHARES</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALETRA A REDAÇÃO DO ARTIGO 2º DA LEI MUNICIPAL Nº 3.703, DE 21/11/2017, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES DA CÂMARA MUNICIPAL DE LINHARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE A DEPRESSÃO INFANTO-JUVENIL REALIZADA DO DIA 08 A 14 DE OUTUBRO DE CADA ANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NOS ARTIGOS QUE ESPECIFICA DA LEI N° 2.441, DE 17 DE SETEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAPACITAÇÃO DOS SERVIDORES DAS ESCOLAS E DAS CRECHES DO MUNICÍPIO DE LINHARES PARA A PRESTAÇÃO DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Ricardinho da Farmácia, Tarcísio Silva</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE "VIGILÂNCIA ARMADA 24 HORAS" NAS AGÊNCIAS BANCÁRIAS DOS SETORES PÚBLICO E PRIVADO E NAS COOPERATIVAS DE CRÉDITO, EM FUNCIONAMENTO NO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA E ALTERA ARTIGOS E OS ANEXOS DA LEI N° 3.670, DE 24 DE JULHO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2019/4470/folga_servidor.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2019/4470/folga_servidor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UMA FOLGA ANUAL PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS DA CIDADE DE LINHARES.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2019/4557/estrada_severino_suave_2.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2019/4557/estrada_severino_suave_2.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE ESTRADA SEVERINO SUAVE, A ESTRADA ESTADUAL ES- 010 QUE LIGA PONTAL DO IPIRANGA Á VILA DE DEGREDO E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12988</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2017/12988/doc00974020210514143804.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2017/12988/doc00974020210514143804.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CARRINHOS DE COMPRAS ADAPTÁVEIS A CADEIRA DE RODAS NOS SUPERMERCADOS DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A EMPRESA DE TRANSPORTE PÚBLICO MUNICIPAL A VIAÇÃO JOANA D&amp;#8217; ARC, PARA QUE POSSA PROVIDENCIAR A AMPLIAÇÃO DO HORÁRIO DO ÔNIBUS QUE PASSA NA RUA PROJETADA MINOTAURO, DO BAIRRO CANIVETE, TENDO EM VISTA QUE O ULTIMO HORÁRIO QUE O ÔNIBUS PASSA NA REFERIDA RUA É AS 18H30MIN, FAZENDO NECESSÁRIO QUE O REFERIDO HORÁRIO SEJA ESTENDIDO PARA ATÉ AS 22H30MIN, COM O FINCO DE TRAZER MAIS SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.zip</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PREMIAÇÃO </t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">FACELI - Faculdade de Ensino Superior de Linhares </t>
   </si>
   <si>
     <t>SOLICITA CÓPIA INTEGRAL DE PROCESSOS LEGISLATIVOS - OFÍCIO Nº 001/2017.</t>
   </si>
   <si>
     <t>SOLICITA A LIBERAÇÃO DE 01 AGENTE DA GUARDA CIVIL MUNICIPAL PARA QUE OUTRO SETOR DA PREFEITURA MUNICIPAL POSSA SER ATENDIDO PELO SERVIDOR.</t>
   </si>
   <si>
     <t>SOLICITA USO DA TRIBUNA DESTA CÂMARA MUNICIPAL DE LINHARES.</t>
   </si>
   <si>
     <t>REQUER INSCRIÇÃO PARA O USO DA TRIBUNA LIVRE NA SESSÃO ORDINÁRIA A SER REALIZADA NO PRÓXIMO DIA 06/02/2017.</t>
   </si>
@@ -2613,8672 +2613,8672 @@
   <si>
     <t>SOLICITA A TROCA DE REATORES E LÂMPADAS DA QUADRA ANEXA DA EEEFM PROFª ANTONIETA BANHOS FERNANDES, QUE FAZ USO COMPARTILHADO COM A EMEF PAZITO VENTURA.</t>
   </si>
   <si>
     <t>REQUER EFETIVA ATUAÇÃO DESTA EDILIDADE JUNTO AO PODER EXECUTIVO PARA SOLUÇAO DO PRESENTE IMPASSE.</t>
   </si>
   <si>
     <t>SISPML</t>
   </si>
   <si>
     <t>REQUER CÓPIA NA ÍNTEGRA DO PROJETO DE LEI Nº 001246/2017, ENCAMINHADO PELO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>SOLICITA INSCRIÇÃO PARA USO DA TRIBUNA LIVRE NA SESSÃO ORDINÁRIA A SER REALIZADA NO PRÓXIMO DIA 08 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DO AUDITORIO DESTA CASA DE LEIS EM 25 DE MAIO DE 2017 DAS 16 HR AS 19 HR PARA REALIZAÇÃO DE AUDIENCIA PUBLICA PARA PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>SOLICITA INSCRIÇÃO PARA O USO DA TRIBUNA LIVRE NA SESSÃO ORDINÁRIA A SER REALIZADA NO PRÓXIMO DIA 15 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>REQUER O NÚMERO DO PROJETO DE LEI, NOMES DOS INTEGRANTES DAS COMISSÕES, CARGOS QUE OCUPAM E OS QUE FAZEM PARTE DO JETON DESTA CASA DE LEIS.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INDICAÇÃO AO CARGO DE MEMBRO DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>SOLICITA A OPORTUNIDADE DE USO DA TRIBUNA NA SESSÃO ORDINÁRIA DO DIA 14/05/2017.</t>
   </si>
   <si>
     <t>SOLICITA AGENDAMENTO DE REUNIÃO.</t>
   </si>
   <si>
     <t>Partido Social Democrata Cristão</t>
   </si>
   <si>
     <t>REQUER INDICAÇÃO DO VEREADOR TOBIAS SANTOS COMETTI COMO LIDER DO PSDC, NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR EM REGIME DE URGÊNCIA, A SECRETARIA DE SERVIÇOS URBANOS  QUE PROVIDENCIE A &amp;#8220;PODA&amp;#8221; DE UMA ÁRVORE LOCALIZADA NA RUA RIO BRANCO, NO BAIRRO AVISO, PRÓXIMO AO &amp;#8220;BAR DO VICENTE&amp;#8221;.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE OBRAS QUE PROVIDENCIE O CALÇAMENTO DA COMUNIDADE DE OLARIA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA, MANUTENÇÃO E ENVIO DE MATERIAL ESCOLAR/HIGIENE - ESCOLA &amp;#8220;EMEF EFIGÊNIA SIZENANDO&amp;#8221; NO FARIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA INTEGRAL DOS PROJETOS DE LEI N°. 685/2011 E 742/2011 DA ATA DO DIA 15/08/2011, ATA DO DIA 12/09/2011, ATA DO DIA 19/09/2011, ATA DO DIA 03/10/2011.</t>
   </si>
   <si>
     <t>SOLICITA APOIO PARA A REALIZAÇÃO DO MUTIRÃO DE VACINAÇÃO DE FEBRE AMARELA, QUE SERÁ REALIZADO NO DIA 22 DE MARÇO DE 2017. NA OPORTUNIDADE SOLICITA A DOAÇÃO DE ÁGUA MINERAL E LANCHE PARA OS COLABORADORES.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>APRESENTA REQUERIMENTO EM RELAÇÃO AO CONCURSO PUBLICO Nº001/2016 DA CÂMARA MUNICIPAL DE LINHARES/ES.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA ORGANIZAÇÃO DO TRANSITO OU A VIABILIDADE DE IMPLANTAÇÃO DE UM SISTEMA SEMAFÓRICO NA AV. MARIA JIURIATO FRISSO NO BAIRRO LINHARES V, NESTE MUNICÍPIO. SALIENTANDO QUE A MESMA POSSUI VÁRIOS COMÉRCIOS E UM GRANDE TRÁFICO DE VEÍCULOS E PEDESTRES, ASSIM OCASIONANDO DIFÍCIL ACESSO E UM TRÂNSITO CONGESTIONADO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE UMA CAIXA D&amp;#8217;ÁGUA NO BAIRRO AVISO NESTE MUNICÍPIO, SANEANDO ASSIM EVENTUAIS PROBLEMAS COM A FALTA DE ÁGUA NAQUELA LOCALIDADE. </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIDADE DE RECAPEAMENTO DA AV. MANUEL SALUSTIANO DE SOUZA NO BAIRRO NOVO HORIZONTE NESTE MUNICÍPIO. O MESMO ENCONTRA-SE EM PÉSSIMO ESTADO DIFICULTANDO O TRÁFICO DE VEÍCULOS, ALÉM DE APRESENTAR RISCOS AOS PEDESTRES E CICLISTAS QUE PASSAM PELO LOCAL.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CEIM NO BAIRRO SANTA CRUZ. </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA POPULAR NO DISTRITO DE DESENGANO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.docx</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO DISTRITO DE POVOAÇÃO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CEIM NO BAIRRO INTERLAGOS. </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICANDO A AMPLIAÇÃO &amp; REFORMA DO POSTO DE SAÚDE DA FAMÍLIA (PSF) </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO O REPARO/CONSERTO DO ASFALTO, ILUMINAÇÃO PÚBLICA (TROCA DE LÂMPADAS) E LIMPEZA DAS AVENIDAS, RUAS E A PRAÇA DO LOTEAMENTO LAGOA PARK, LOCALIZADO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO A REFORMA DO POSTO DE SAÚDE DA FAMÍLIA (PSF) NO BALNEÁRIO DO PONTAL DO IPIRANGA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO O SERVIÇO DE DEMOLIÇÃO &amp; REMOÇÃO DE UMA ESTRUTURA DE ALVENARIA ANTIGA, QUE ERA UTILIZADO PARA A PRÁTICA DE BOCHA, LOCALIZADO NA PRAÇA DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO A AQUISIÇÃO DE BOMBAS DE DRENAGEM &amp; ATIVAÇÃO DA ELEVATÓRIA LOCALIZADA NA AVENIDA CONCEIÇÃO DA BARRA, NO BAIRRO ARAÇA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA, NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA O SERVIÇO PÚBLICO DE REPARO &amp; SUBSTITUIÇÃO DE LÂMPADAS QUEIMADA EM TODA A REDE DE ILUMINAÇÃO, QUE COMPREENDE AS COMUNIDADES DE BARRA SECA X URUSSUQUARA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO A CONSTRUÇÃO DE UMA ELEVATÓRIA &amp; SUA ATIVAÇÃO NA REDE DE ESGOTO DA RUA CEARÁ, NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE UM PARECER COM RELAÇÃO AO RETORNO DAS CIRURGIAS ORTOPÉDICAS_x000D_
 NO HOSPITAL GERAL DE LINHARES ES.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE OBRAS, DANDO CIÊNCIA A SECRETARIA DE SAÚDE, PARA QUE PROVIDENCIE A IMPLANTAÇÃO DE UMA RAMPA DE ACESSO PARA CADEIRANTES NO POSTO DE SAÚDE DO BAIRRO ARAÇA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SERVIÇOS URBANOS QUE PROVIDENCIE A PINTURA DAS FAIXAS DE PEDESTRES  LOCALIZADAS NAS RUAS JOÃO FELIPE CALMON, MONSENHOR PEDRINHA E NOS CONTORNOS DA PRAÇA NESTOR GOMES, TODAS NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR EM REGIME DE URGÊNCIA,  A SECRETARIA DE OBRAS E SERVIÇOS URBANOS  A TROCA E MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NO POSTE 6674, E QUE SEJA REALIZADO A OPERAÇÃO &amp;#8220;TAPA BURACO&amp;#8221;, AMBAS LOCALIZADAS NA RUA PARANÁ, BAIRRO AVISO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARECER COM RELAÇÃO AO RETORNO DE CIRURGIAS PEDIÁTRICAS, GINECOLÓGICAS, GERAL, ENTRE OUTRAS NO HGL.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SE FAÇA UM ESTUDO DE VIABILIDADE PARA  MELHORIA DO TRANSITO DEVIDO AO  TRÁFEGO DE VEÍCULOS  E  PEDESTRES NO  SENTIDO  DAS  AVENIDAS TUPINAMBÁS COM A AVENIDA MARGINAL, ENTRE OS  BAIRROS LAGOA DO MEIO E JARDIM LAGUNA PRÓXIMO A  LINHA VERDE, NESTE MUNICÍPIO. COMO SUGESTÃO PODERIAM FAZER INSTALAÇÃO DE REDUTORES DE VELOCIDADE COM FAIXA DE PEDESTRES OU UMA ROTATÓRIA, ASSIM ORGANIZANDO   O FLUXO DE VEÍCULOS NA REQUERIDA LOCALIDADE.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UM ESTUDO DE VIABILIDADE PARA QUE SEJA INSTALADO AS HASTES LUMINÁRIA   NOS POSTES JÁ EXISTENTES DA AV. PROJETADA NO BALNEÁRIO DE POVOAÇÃO. SALIENTADO QUE A REQUERIDA AV. ENCONTRASSE SEM NENHUMA ILUMINAÇÃO DEIXANDO O LOCAL TOTALMENTE ÀS ESCURAS NO PERÍODO NOTURNO.  _x000D_
 </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A PINTURA DAS FAIXAS DE PEDESTRES, PLACAS DE SINALIZAÇÃO  BEM COMO REDUTORES DE VELOCIDADE EM TODA EXTENSÃO DA  AV. VASCO FERNANDES COUTINHO NO BAIRRO   INTERLAGOS. SALIENTADO QUE ESSA É UMA DAS PRINCIPAIS VIAS DO BAIRRO E TEM UM GRANDE FLUXO DE VEÍCULOS E PEDESTRES. _x000D_
 </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA PINTURA EXTERNA, DA RESTAURAÇÃO DA FAIXADA E DA ESCADA DO CENTRO CULTURAL NICE AVANZA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO NO COMPLEXO DE ESPORTE E LAZER DO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE LIMPEZA DAS CAIXAS SECAS E O PATROLAMENTO DA ESTRADA QUE LIGA SÃO VICENTE DE TERRA ALTA AO DISTRITO DE SÃO RAFAEL </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO CONSTRUÇÃO DE UMA ESCOLA TÉCNICA AGRÍCOLA FAMILIAR NO INTERIOR DE LINHARES/ES, FICA SUGERIDO OS LOCAIS COMO OPÇÕES AS REGIÕES DE RIO QUARTEL, SÃO RAFAEL, CÓRREGO FARIAS, BREJO GRANDE OU JATAIPEBA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REVINDICANDO INTERLIGAÇÃO DA AVENIDA CONCEIÇÃO DA BARRA, DO BAIRRO ARAÇÁ AO BAIRRO SHELL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO A SUBSTITUIÇÃO DO CALÇAMENTO POR UM PISO ADEQUADO, NIVELADO E SINALIZADO PARA A PRÁTICA DE ATLETISMO AS MARGENS DA LINHA VERDE, NO BAIRRO LAGOA DO MEIO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO CALÇAMENTO OU PAVIMENTAÇÃO, REDE DE ESGOTO, REDE PLUVIAL E SINALIZAÇÃO DA RUA CEARÁ, NO BAIRRO AVISO, LOCALIZADO NA JUNÇÃO COM AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO CALÇAMENTO OU PAVIMENTAÇÃO, REDE DE ESGOTO, REDE PLUVIAL E SINALIZAÇÃO DA RUA RONDÔNIA, NO BAIRRO AVISO, LOCALIZADO PRÓXIMO A JAQUEIRA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO CALÇAMENTO/ PAVIMENTAÇÃO, REDE DE ESGOTO, REDE PLUVIAL E SINALIZAÇÃO DA AVENIDA TOMÉ DE SOUZA, NO BAIRRO INTERLAGOS, LOCALIZADO PRÓXIMO A PONTE NOVA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO OBRA DEFINITIVA PARA SOLUÇÃO DO PROBLEMA DE ALAGAMENTO NAS AVENIDAS, ALEGRE, CACHOEIRO DE ITAPEMIRIM, CONCEIÇÃO DA BARRA, RUAS LASTÊNIO CALMON E WENCESLAU BRAZ, EM VISTUDE DO CANAL DE DRENAGEM VALÃO DO AVISO LOCALIZADO ENTRE OS BAIRROS AVISO E ARAÇÁ.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO A REVITALIZAÇÃO / URBANIZAÇÃO DA PRAÇA DO BAIRRO JUPARANÃ, COM A INTENÇÃO DE QUE TAMBÉM SEJA IMPLEMENTADO UM NOVO PAISAGISMO E INSTALAÇÃO DE BRINQUEDOS INFANTIS ( PLAYGROUND)</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICANDO A REALIZAÇÃO DE PARCERIA JUNTO AO GOVERNO DO ESTADO &amp; ASSEMBLÉIA LEGISLATIVA ESTADUAL COM A FINALIDADE DE QUE SEJA REALIZADO, A AMPLIAÇÃO &amp; REFORMA GERAL DA ESCOLA PRINCESA ISABEL, NO BAIRRO AVISO._x000D_
 </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REIVINDICANDO A REALIZAÇÃO DE PARCERIA JUNTO AO GOVERNO DO ESTADO &amp; ASSEMBLÉIA LEGISLATIVA ESTADUAL COM A FINALIDADE DE QUE SEJA REALIZADO, A REFORMA GERAL DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL PRINCESA ISABEL, NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO A CRIAÇÃO / INSTALAÇÃO DE UMA LINHA DE TRANSPORTE PÚBLICO ( ÔNIBUS ), INTERLIGANDO OS BAIRROS INTERLAGOS X SHELL PELA PONTE NOVA (OTAVIANO CALMON) DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO SERVIÇO PÚBLICO DE COLOCAÇÃO/INSTALAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA, QUE COMPREENDE TODA EXTENSÃO DA PONTE DO RIO PEQUENO (MANOEL ALVES PALHEIRO), LOCALIZADO NO PERÍMETRO DE JUNÇÃO DA ES 245 COM A AVENIDA AUGUSTO PESTANA, NA DIVISA DO CENTRO DESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICANDO REALIZAÇÃO DE PARCERIA JUNTO AO GOVERNO DO ESTADO &amp; ASSEMBLÉIA LEGISLATIVA ESTADUAL COM A FINALIDADE DE QUE SEJA IMPLANTADO OU CONSTRUÍDO UMA ESCOLA COM O MODELO PEDAGÓGICO </t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICANDO REALIZAÇÃO DE PARCERIA JUNTO AO GOVERNO DO ESTADO &amp; ASSEMBLÉIA LEGISLATIVA ESTADUAL COM A FINALIDADE DE QUE SEJA REALIZADO, A REFORMA GERAL OU RECONSTRUÇÃO DO GINÁSIO DE ESPORTES MUNICIPAL (MANOEL SALUSTIANO DE SOUZA), LOCALIZADO NO BAIRRO NOVO HORIZONTE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO REALIZAÇÃO DE PARCERIA JUNTO AO GOVERNO DO ESTADO &amp; ASSEMBLÉIA LEGISLATIVA ESTADUAL, COM A FINALIDADE QUE SEJA REALIZADO A CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA - CRAS, NO BAIRRO BEBEDOURO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO REALIZAÇÃO DE PARCERIA JUNTO AO GOVERNO DO ESTADO &amp; ASSEMBLÉIA LEGISLATIVA ESTADUAL, COM A FINALIDADE QUE SEJA REALIZADO A CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA - CRAS, NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO REALIZAÇÃO DE PARCERIA JUNTO AO GOVERNO DO ESTADO &amp; ASSEMBLÉIA LEGISLATIVA ESTADUAL, COM A FINALIDADE QUE SEJA REALIZADO A CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA - CRAS, NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO -  Nº 080/ 2017_x000D_
 _x000D_
 FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS (ECT) QUE REALIZE A ENTREGA DIRETA E INDIVIDUALIZADA DE CORRESPONDÊNCIAS E DEMAIS OBJETOS E ENCOMENDAS POSTAIS, NA LOCALIDADE JOCAFE I E JOCAFE II  NO ÂMBITO DO MUNICÍPIO DE LINHARES._x000D_
 </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO A OBRA DE RECAPEAMENTO DEFINITIVO DO ASFALTAMENTO DE TODA EXTENSÃO DA AVENIDA CECÍLIA MEIRELES NO BAIRRO PALMITAL &amp; SUA JUNÇÃO COM A RUA VEREADOR WILMO GUIZANI NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO A OBRA DE RECAPEAMENTO DEFINITIVO NO ASFALTAMENTO DE TODA EXTENSÃO DA AVENIDA JOSÉ ARMANI QUE COMPREENDE O RESIDENCIAL GAIVOTAS, LINHARES V &amp; SUA JUNÇÃO COM A AVENIDA LAGOA BONITA NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO A REVITALIZAÇÃO/URBANIZAÇÃO DA PRAÇA JOSÉ ERNANE VIEIRA NO BAIRRO SÃO JOSÉ, COM A INTENÇÃO DE QUE TAMBÉM SEJA IMPLEMENTADO UM NOVO PAISAGISMO, RECUPERAÇÃO OU SUBSTITUIÇÃO DE BANCOS, ALAMBRADOS, ILUMINAÇÃO PÚBLICA, DEMOLIÇÃO DO CAMPO DE BOCHA E INSTALAÇÃO DE BRINQUEDOS INFANTIS (PLAYGROUND)</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICANDO A OBRA DE ASFALTAMENTO, REDE DE ESGOTO, REDE PLUVIAL, SINALIZAÇÃO E PAISAGISMO EM PARTE DA EXTENSÃO DA AVENIDA BARÃO DO RIO BRANCO, NO BAIRRO INTERLAGOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICANDO A OBRA DE ASFALTAMENTO, REDE DE ESGOTO, REDE PLUVIAL, SINALIZAÇÃO E PAISAGISMO EM TODA EXTENSÃO DA AVENIDA TUPINAMBÁS NO BAIRRO LAGOA DO MEIO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO A OBRA DE ASFALTAMENTO, REDE DE ESGOTO, REDE PLUVIAL, SINALIZAÇÃO E PAISAGISMO EM TODA EXTENSÃO DA AVENIDA ELVIRA ROSSETO COLODETTI, NO BAIRRO JARDIM LAGUNA.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO A OBRA DE ASFALTAMENTO, REDE DE ESGOTO, REDE PLUVIAL, SINALIZAÇÃO E PAISAGISMO EM TODA EXTENSÃO DA AVENIDA MANOEL SALUSTIANO DE SOUZA, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO A OBRA DE ASFALTAMENTO, REDE DE ESGOTO, REDE PLUVIAL, SINALIZAÇÃO E PAISAGISMO EM PARTE DA EXTENSÃO DA AVENIDA PRESIDENTE COSTA E SILVA, NO TRECHO QUE COMPREENDE DO GINÁSIO DE ESPORTES ATÉ A CAPELA MORTUÁRIA DO CEMITÉRIO SÃO JOSÉ, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO A OBRA DE AMPLIAÇÃO, REFORMA GERAL OU RECONSTRUÇÃO DA ESCOLA DINORAH RODRIGUES ALMEIDA, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- Nº 082/ 2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO  PINTURAS EM (03) TRÊS QUEBRAS &amp;#8211; MOLAS EXISTENTES NA AVENIDA TUPINAMBÁS, LOCALIZADO NO BAIRRO LAGOA DO MEIO. TENDO EM VISTA, QUE ESTÁ TOTALMENTE SEM SINALIZAÇÃO, COLOCANDO EM RISCO, MOTORISTAS, MOTOCICLISTAS E POPULAÇÃO LOCAL  E DEMAIS MORADORES DE OUTRAS  LOCALIDADE . _x000D_
 </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 081/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO CALÇAMENTO EM: RUAS E AVENIDAS DA COMUNIDADE DE SANTA ROSA &amp;#8211; INTERIOR DE LINHARES. VISANDO  MELHORIAS E BEM ESTAR DA POPULAÇÃO LOCAL . _x000D_
 </t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº083/ 2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA OU ÓRGÃO COMPETENTE, A TROCA DE  LÂMPADAS CONVENCIONAIS (LUZ AMARELA), PELAS DE LED (LUZ BRANCA), O QUE REPRESENTA MODERNIZAÇÃO E EFICIÊNCIA ENERGÉTICA E SEGURANÇA.  &amp;#8220;A CIDADE JÁ CONTA COM QUASE 100% DA ÁREA URBANA COM ILUMINAÇÃO PÚBLICA, PODENDO AINDA ESTENDER-SE A ZONA RURAL. _x000D_
 </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DAS SECRETARIAS MUNICIPAL DE SAÚDE E FINANÇAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA NOS INFORMAR O VALOR, COMPETÊNCIA E A DATA EM QUE OCORREM TODOS OS REPASSES REALIZADOS NO HOSPITAL GERAL DE LINHARES (HGL) AOS MORADORES RESIDENTES DO MUNICÍPIO CIRCUNVIZINHOS ENTRE O PERÍODO DE 01/2013 A 08/2017.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACOS NA AVENIDA PADRE MANOEL DA NÓBREGA, BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA POLIESPORTIVA &amp;#8220;LEANDRO SILVA DOS REIS&amp;#8221;</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA SOLICITADO AO CHEFE DO PODER EXECUTIVO QUE FORNEÇA CÓPIA DO CONTRATO DE CONCESSÃO DO TRANSPORTE PÚBLICO MUNICIPAL FIRMADO COM A EMPRESA VIAÇÃO JOANA DARC, BEM COMO OS ADITIVOS PORVENTURA EXISTENTES.  </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 085/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 0202/ 2016 &amp;#8211; PROTOCOLO DE Nº 4539/16 . ONDE REQUER O SERVIÇO DE RECAPEAMENTO NA  AVENIDA JOSÉ ARMANI, NO BAIRRO LINHARES &amp;#8211; V. TENDO EM VISTA O PÉSSIMO ESTADO QUE A MESMA SE ENCONTRA. _x000D_
 </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 086/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 0202/ 2016 -PROTOCOLO DE Nº 4540/16 . ONDE REQUER A CONSTRUÇÃO DE ABRIGO NO PONTO DE TRANSPORTE COLETIVO LOCALIZADO NA AVENIDA PRESIDENTE CAMPOS SALES &amp;#8211; BAIRRO NOSSA SENHORA DA CONCEIÇÃO. A FALTA DE ABRIGO FAZ COM QUE AS PESSOAS FIQUEM AO RELENTO SOB O SOL E A CHUVA EM TOTAL DESCONFORTO ENQUANTO AGUARDAM O ÔNIBUS. _x000D_
 </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 087/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 0164/ 2016 -PROTOCOLO DE Nº 3700/16 . ONDE REQUER A INSTALAÇÃO DE 04 (QUATRO) LUMINÁRIAS E COMPLEMENTO DA REDE ELÉTRICA NA LOCALIDADE DO CHAPADÃO DO XV, BEM COMO A INSTALAÇÃO DE 15 (QUINZE) LUMINÁRIAS NA COMUNIDADE &amp;#8220;SITIO SANTA LUZIA&amp;#8221;, PERTENCENTE À LOCALIDADE ACIMA MENCIONADA, INTERIOR DESTE MUNICÍPIO.   _x000D_
 </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 088/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 0187/ 2016 -PROTOCOLO DE Nº 3848/16 . ONDE REQUER A CONSTRUÇÃO DE QUEBRA- MOLAS NA RUA CEDRO, PRÓXIMO AO CEIM &amp;#8220;ANGELINA RIGONI&amp;#8221; BAIRRO MOVELAR. _x000D_
 </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 089/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 0174/ 2016 -PROTOCOLO DE Nº 3843/16 . ONDE REQUER A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA COMUNIDADE DE SANTA ROSA, INTERIOR DESTE MUNICÍPIO.   _x000D_
 </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE REALIZAM OS PROCEDIMENTO NECESSÁRIOS PARA A REFORMA E MANUTENÇÃO DO COMPLEXO POLIESPORTIVO DO DISTRITO DE BEBEDOURO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- Nº 084/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE  APRESENTARMOS A INDICAÇÕES  QUE, APÓS DADO CIÊNCIA AO SOBERANO PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE INDICATÓRIO  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL , MOSTRANDO A NECESSIDADE DE PROCEDER A RECUPERAÇÃO COM OPERAÇÃO DE TAPA-BURACOS EM TODAS AS RUAS E AVENIDAS DO BAIRRO JUPARANÃ, LAGOA DO MEIO, CONCEIÇÃO E TRÊS BARRAS NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 090/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 0132/ 2016 -PROTOCOLO DE Nº 2853/16 . ONDE REQUER A MANUTENÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO LINHARES V, NA AVENIDA JOSÉ ARMANI &amp;#8211; PRÓXIMO A &amp;#8220;PREMOLAR&amp;#8221; NESTE MUNICÍPIO.   _x000D_
 </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 091/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 087/ 2016 -PROTOCOLO DE Nº 2068/16 . ONDE REQUER A CONSTRUÇÃO DE UM MURO NO ENTORNO DA UNIDADE DE SAÚDE DO BAIRRO, A FIM DE TRAZER MAIS SEGURANÇA AOS MORADORES E TRABALHADORES DO BAIRRO NOVA ESPERANÇA. _x000D_
 </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 092/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 077/ 2016 -PROTOCOLO DE Nº 1941/16 . ONDE REQUER A MANUTENÇÃO DA REDE DE ESGOTO DA AVENIDA BENEVENUTO ZORZANELLI &amp;#8211; BAIRRO BEBEDOURO, NESTE MUNICÍPIO.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 093/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 071/ 2016 -PROTOCOLO DE Nº 1945/16 . ONDE REQUER O RECAPEAMENTO DOS TRECHOS DA AVENIDA CECILIA MEIRELES NO BAIRRO SÃO JOSÉ , TENDO EM VISTA GRANDE QUANTIDADE DE BURACOS EM TODA A EXTENSÃO DA CITADA AVENIDA, QUE POSSUI GRANDE MOVIMENTO DURANTE TODO O DIA. _x000D_
 </t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 094/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO  NESTA CASA DE LEIS , VEM RESPEITOSAMENTE  A VOSSA EXCELÊNCIA, RATIFICAR REQUERIMENTO DE Nº 068/ 2016 &amp;#8211; PROTOCOLO DE Nº 1876/16 . ONDE REQUER MELHORIAS E REFORMA NA PRAÇA DE LAZER , NO BAIRRO JUPARANÃ NESTE MUNICÍPIO. TENDO EM VISTA O PÉSSIMO ESTADO QUE A MESMA SE ENCONTRA. _x000D_
 </t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIA DO FUNCIONAMENTO DO APARELHO DE MAMOGRAFIA DO HOSPITAL HGL.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO BALNEÁRIO DE REGÊNCIA, VISTO QUE OS MORADORES RECLAMAM COM FREQUÊNCIA QUE PASSAM POR TRANSTORNO E INSEGURANÇA AO PRECISAREM CIRCULAR NO BALNEÁRIO NO PERÍODO NOTURNO. </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A AQUISIÇÃO DE UM BEBEDOURO A SER INSTALADO NO HOSPITAL GERAL DE LINHARES &amp;#8211; HGL, NO PRONTO SOCORRO INFANTIL. </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A INSTALAÇÃO DE 02 (DOIS) BICICLETÁRIO NA_x000D_
 ÁREA INTERNA DA ESCOLA MUNICIPAL DE ENSINO_x000D_
 FUNDAMENTAL DINORAH A. RODRIGUES</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA MUNICIPAL DE EDUCAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO NA EMEF MARIA DE SOUZA MATIAS NO BAIRRO MOVELAR</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MUDANÇA DO PONTO DE ÔNIBUS QUE FICA  NA AV. NICOLA BIANCARDI  AO LADO DA ESCOLA EMIR DE MACEDO GOMES &amp;#8220; ESTADUAL&amp;#8221; PARA AV. SÃO MATEUS NO BAIRRO SHELL,   ESSA QUE FICA EM FRENTE A ENTRADA PRINCIPAL DA ESCOLA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VIABILIDADE DE REFORMA DA ESCOLA OROZIMBO LEITE NO DISTRITO DO GUAXE, BEM COMO A MANUTENÇÃO DA QUADRA POLIESPORTIVA QUE ENCONTRA-SE COM O TELHADO QUEBRADO E  POUCA ILUMINAÇÃO, TRAZENDO ASSIM RISCO AOS FREQUENTADORES DA MESMA.  </t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NO SENTIDO DE PROVIDENCIAR A PODA DAS ARVORES, LIMPEZA DOS BUEIROS, BEM COMO  A LIMPEZA E CAPINA DO PATIO DA ESCOLA CEIM JOSE ELIAS,  TODAS SITUADAS NA AVENIDA AURORA NUNES DE OLIVEIRA  NO BAIRRO LINHARES V.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- Nº 095/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO QUE A PRESTADORA DE SERVIÇO DE TRANSPORTE PÚBLICO, JOANA D&amp;#8217;ARC,  ALTERE A ROTA DA LINHA DE ÔNIBUS LOCAL MAIS PERTO OU VERIFIQUE &amp;#8211;SE  A POSSIBILIDADE DE UMA NOVA LINHA QUE ATENDE AO BAIRRO JOCAFE I E  II. FICANDO ASSIM, A PRESTADORA USAR CRITÉRIOS QUE SEJA O MELHOR PARA  MESMA, E  MORADORES DA LOCALIDADE ._x000D_
 </t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO RELATIVO AO PROGRAMA DE INDENIZAÇÃO MEDIADA (P.I.M) REALIZADO PELA FUNDAÇÃO RENOVA (SAMARCO) NA REGIÃO DE POVOAÇÃO, REGÊNCIA E BEIRA RIO DA CIDADE DE LINHARES E.S.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - CGB-RG 085/2017 SOLICITAÇÃO DE REFORMA GERAL DO EMEF - ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - CGB-RG 086/2017 SOLICITAÇÃO DE SERVIÇOS URGENTE DE RETIRADA DE ENTULHO, LIMPEZA E FISCALIZAÇÃO EM TERRENO DA PREFEITURA, SITUADO NO FINAL DA RUA MARANHÃO, NAS PROXIMIDADES DO SKINA BAR, NO BAIRRO AVISO. </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - CGB-RG/084/2017 - SOLICITAÇÃO DE REPAROS NECESSÁRIOS NO BUEIRO, SITUADO DA AV. RUFINO DE CARVALHO,NA ESQUINA EM FRENTE Á RESIDÊNCIA Nº 360, ONDE FUNCIONA UM LAVA JATO NO BAIRRO SHELL/LINHARES </t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA LAGOA DO MEIO, LOCALIZADA NA RUA CRENAQUES.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO-/ Nº 096/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO, A CRIAÇÃO DE  CICLOVIA NO BAIRRO MOVELAR. &amp;#8220;INICIANDO PRÓXIMO AO SHOPPING PÁTIO MIX SEGUINDO ATÉ O BAIRRO NOVA ESPERANÇA, PRÓXIMO AO ESTABELECIMENTO COMERCIAL &amp;#8211; MATERIAL DE CONSTRUÇÃO &amp;#8220;DOM DA FÉ,  EM LINHARES-ES.  CÓPIA DE REQUERIMENTO ANEXO. RATIFICANDO ASSIM, REQUERIMENTO DE Nº 031/2016 &amp;#8211; PROTOCOLO Nº 1468/2016. _x000D_
 </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO SERVIÇO PÚBLICO DE REPARO &amp; SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS EM TODA A REDE DE ILUMINAÇÃO PÚBLICA, NO DISTRITO DE DESENGANO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO SERVIÇO PÚBLICO DE REPARO &amp; SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS EM TODA A REDE DE ILUMINAÇÃO PÚBLICA NA MEDIAÇÕES DO CAMPO DE FUTEBOL ENTRE O BAIRRO LINHARES V &amp; RESIDENCIAL GAIVOTA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA  OBRA DE REFORMA GERAL DA ESCOLA MUNICIPAL ROBERTO CALMON, E REFORMA DA QUADRA, NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO OBRA DE REFORMA GERAL DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL ROBERTO CALMON, NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE DISPONIBILIZE UMA EQUIPE PARA ESTÁ REFORÇANDO O POLICIAMENTO NA REGIÃO DE BREJO GRANDE INTERIOR DE LINHARES._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE CAIXAS DE PROTEÇÃO PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS, ONDE FOI CONSTRUÍDA O SISTEMA DE DRENAGEM NA COMUNIDADE DE CHAPADÃO DAS PALMINHAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERER A REFORMA DO ABRIGO NO PONTO AO LADO DA ESCOLA CID ADALBERTO NO BAIRRO JUPARANÃ.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJAM ENCAMINHADOS AO PREFEITO MUNICIPAL, POR OFÍCIO, OS PROJETOS DE LEI QUE SEGUEM ANEXOS, A TÍTULO INDICATIVO, A FIM DE QUE SEJA ANALISADA A CONVENIÊNCIA ACERCA DA APRESENTAÇÃO DOS PROJETOS DE LEI, HAJA VISTA QUE A MATÉRIA NELES CONSTANTES SÃO DE INICIATIVA EXCLUSIVA DO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, SOLICITAR UMA AMBULÂNCIA PARA A COMUNIDADE DE HUMAITÁ.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER O PATROLAMENTO DA ESTRADA RURAL DO PATRIMÔNIO DA BAGUEIRA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A CONSTRUÇÃO DE DOIS QUEBRA MOLAS NA AVENIDA GUERINO GIUBERT; SENDO QUE UM EM FRENTE AO AÇOUGUE CUSSUOL E O OUTRO PRÓXIMO AO DEPOSITO DE GÁS (SALVADOR GÁS) NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJAM FEITOS MANUTENÇÕES E REPAROS DO CEIM AGOSTINHO RIGONI NO PONTAL DO IPIRANGA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJAM FEITOS MANUTENÇÕES E REPAROS NO EMEF MANOEL MARTINS NO PONTAL DO IPIRANGA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.docx</t>
   </si>
   <si>
     <t>REPARAÇÃO NA ILUMINAÇÃO PÚBLICA DA VILA DE REGÊNCIA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA MUNICIPAL DE EDUCAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA E MANUTENÇÃO DA ESCOLA RURAL PROFESSORA ALCINA GUIMARAES PEREIRA NA FAZENDA SÃO JOSÉ EM BREJO GRANDE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA VIA PUBLICA EM TODA EXTENSÃO DA RUA CAPITÃO JOSE MARIA, BAIRRO ARAÇÁ, PARA A PINTURA DAS FAIXAS DE PEDESTRES, PLACAS DE SINALIZAÇÃO E TUDO MAIS QUE SE FAÇA NECESSÁRIO PARA O BOM FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA MUNICIPAL DE EDUCAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA, MANUTENÇÃO E AMPLIAÇÃO NA ESCOLA UNIDOCENTE MUNICIPAL &amp;#8220; FAZENDA RIACHUELO&amp;#8221;, LOCALIZADA EM BREJO GRANDE.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO ALTERAÇÃO/MUDANÇA DE HORÁRIO DO PERÍODO VESPERTINO DO ITINERÁRIO REGÊNCIA X LINHARES, PELA CONCESSIONÁRIA DO COLETIVO PÚBLICO MUNICIPAL - UNIMAR TRANSPORTE LTDA. O HORÁRIO PASSARÁ DAS 17:00 HORAS PARA AS 17:30 HORAS, EM CONFORMIDADE COM O ABAIXO ASSINADO POPULAR EM ANEXO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO RELATIVO A OBRA DE REFORMA GERAL DA ESCOLA MUNICIPAL ROBERTO CALMON &amp; QUADRA POLIESPORTIVA (JOAQUIM FRANCISCO DE ALMEIDA), NO BAIRRO AVISO. EM CONFORMIDADE COM OS PROBLEMAS RELATADOS NO LAUDO DE VISTORIA DE LEVANTAMENTO DE RISCO ELABORADO PELO CORPO DE BOMBEIROS MILITAR DE LINHARES.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 097/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE TROCA DE LÂMPADAS QUEIMADAS NAS SALAS DE AULA DO CEIM SANTA RITA DE CÁSSIA, LOCALIZADO, NO BAIRRO ARAÇÁ, NESTA CIDADE. PORTANTO JUSTIFICA-SE. LINHARES- ES, 04 SETEMBRO DE 2017. </t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REFORMA E MANUTENÇÃO DO GINÁSIO DE ESPORTES, LOCALIZADO NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AQUISIÇÃO DE TERRENO PARA OBRAS DE AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL NO DISTRITO DE BEBEDOURO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO E REPAROS DAS SALAS DE AULAS NA ESCOLA MUNICIPAL &amp;#8220;EMEF PROF.ª MARIA DA PENHA PAZITO VENTURA&amp;#8221; NO BAIRRO INTERLAGOS II.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DEVIDA MANUTENÇÃO E LIMPEZA DO BUEIRO LOCALIZADO NA AVENIDA LAGOA DO ENCANTO, PRÓXIMO A QUADRA 22, LOTE 01, BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE PROCEDER A CONSTRUÇÃO DE UMA &amp;#8220;PRAÇA&amp;#8221; NA LOCALIDADE DE OLARIA, TENDO EM VISTA QUE A FALTA DE UM LOCAL DE LAZER PARA ENCONTRO DE AMIGOS E FAMILIARES.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA RIO BRANCO, BAIRRO AVISO, E, AINDA, A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NESSA REFERIDA RUA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COM MÁXIMA URGÊNCIA, A SECRETARIA DE OBRAS DESSA MUNICIPALIDADE PARA A CONSTRUÇÃO DE UM &amp;#8220;CEIM&amp;#8221; NO RESIDENCIAL JOCAFE, BAIRRO SANTA CRUZ.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR UM OFÍCIO AO ILUSTRE GOVERNADOR DO ESTADO DO ESPÍRITO SANTO, O SR. PAULO HARTUNG, SOLICITANDO PROVIDÊNCIAS RELATIVAS À REFORMA E MANUTENÇÃO DO ESPAÇO EM QUE ESTÁ LOCALIZADO O SML (SERVIÇO MÉDICO LEGAL) DE LINHARES. E, AINDA, A DISPONIBILIZAÇÃO DO PRÉDIO PARA QUE O REFERIDO ÓRGÃO OCUPE TODO O ESPAÇO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COM MÁXIMA URGÊNCIA, A SECRETARIA DE OBRAS E SERVIÇOS URBANOS PARA VIABILIZAR MELHORIAS NA VIA QUE LIGA BR 101 AO BAIRRO SÃO JOSÉ, TENDO EM VISTA, QUE A MESMA ENCONTRA-SE TOTALMENTE CHEIA DE BURACOS, MATOS E LIXOS NA LATERAL DA PISTA, NÃO HÁ QUALQUER SINALIZAÇÃO NA VIA (PINTURA, PLACAS E REDUTOR DE VELOCIDADE PINTADO E SINALIZADO), ALÉM DISSO A VIA NO HORÁRIO NOTURNO NÃO HÁ QUALQUER ILUMINAÇÃO E TAMBÉM NÃO HÁ ACOSTAMENTO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR UM OFÍCIO AO GOVERNADOR DO ESTADO DO ESPÍRITO SANTO, O SR. PAULO HARTUNG, SOLICITANDO A CONSTRUÇÃO DE UM HOSPITAL ESTADUAL NA CIDADE DE LINHARES, COM O INTUITO DE ATENDER TODA A REGIÃO NORTE DO ESTADO</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A IMPLANTAÇÃO DE NOVOS ABRIGOS DE ÔNIBUS NA ESTRADA QUE LIGA AS COMUNIDADES DE JATAIPEBA, AREAL, PEROBAS E BANANAL DO SUL. </t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COM MÁXIMA URGÊNCIA, A SECRETARIA COMPETENTE A POSSIBILIDADE DE SE CONSTRUIR UMA &amp;#8220;CRECHE&amp;#8221; NO BAIRRO JARDIM LAGUNA OU PROVIDENCIAR UM LOCAL EM CONDIÇÕES DIGNAS PARA ATENDER A DEMANDA DO BAIRRO COM AS CRIANÇAS COM IDADE ATÉ 02 (DOIS) ANOS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR UM OFÍCIO AO GOVERNADOR DO ESTADO DO ESPÍRITO SANTO, O SR. PAULO HARTUNG, SOLICITANDO A CRIAÇÃO DE UM CENTRO OFTALMOLÓGICO NA CIDADE DE LINHARES, NO INTUITO DE ATENDER TODA A DEMANDA DO NORTE DO ESTADO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO PARA MOSTRAR A NECESSIDADE DE QUE SEJA PROMOVIDA A DESAPROPRIAÇÃO COM A DEVIDA INDENIZAÇÃO DOS IMÓVEIS LOCALIZADOS NO BAIRRO AVISO, PARA CONSTRUÇÃO DE UMA CRECHE.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A SECRETARIA DE SEGURANÇA PARA QUE POSSA DISPONIBILIZAR MAIS UM GUARDA MUNICIPAL PARA O HGL, PARA PODER ATUAR NA SEGURANÇA DO LOCAL, POIS FOI INSTALADO UM CAIXA ELETRÔNICO DENTRO DAS DEPENDÊNCIAS DO HOSPITAL. </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA SUCUPIRA, BAIRRO MOVELAR. </t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SERVIÇOS URBANOS QUE PROVIDENCIE A INCLUSÃO NA COLETA REGULAR DE LIXO SEMANAL NA COMUNIDADE DE OLARIA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE PARA QUE VIABILIZE O &amp;#8220;RECAPEAMENTO ASFÁLTICO&amp;#8221; E A COLOCAÇÃO 01 &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA  RUA CAMILO FERREIRA DE ALMEIDA, NO BAIRRO VILA IZABEL.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A MANUTENÇÃO DA AVENIDA PRESENTE CAFÉ FILHO, NO BAIRRO NOVO HORIZONTE, COM A DEVIDA TAPAGEM DE BURACOS PRESENTES NESSA RUA. </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A V. EXA., QUE SEJA ENCAMINHADO UM OFÍCIO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DO ESPÍRITO SANTO, AFIM DE SUGERIR QUE SOLICITE PROVIDÊNCIAS JUNTO A ANATEL PARA A INSTALAÇÃO DE UMA ANTENA/TORRE DE TELEFONIA CELULAR DA OPERADORA VIVO (PRINCIPAL OPERADORA DE TELEFONIA MÓVEL UTILIZADA NO MUNICÍPIO, POSSUINDO MAIS DE 80% DE CLIENTES EM TODO O ESTADO), NOS BALNEÁRIOS DE PONTAL DO IPIRANGA, POVOAÇÃO E REGÊNCIA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE PARA QUE VIABILIZE A COLOCAÇÃO 01 &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA  RUA ROSANA SCHNEIDER, NO BAIRRO VILA IZABEL.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM &amp;#8220;POÇO ARTESIANO&amp;#8221; NA LOCALIDADE DE DEGREDO, TENDO E VISTA SER UMA REIVINDICAÇÃO DOS MORADORES DA REGIÃO, POIS CONSTANTEMENTE FALTA ÁGUA NAS TORNEIRAS DIFICULTANDO O ABASTECIMENTO DIÁRIO DA LOCALIDADE, BEM COMO A ÁGUA ENCONTRA-SE COM FERRUGEM E IMPRÓPRIA PARA O CONSUMO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR EM REGIME DE URGÊNCIA,  A SECRETARIA DE OBRAS E SERVIÇOS URBANOS  QUE SEJA REALIZADO A OPERAÇÃO &amp;#8220;TAPA BURACO&amp;#8221;, NA RUA ANTÔNIO FERNANDES DE ALMEIDA, EM FRENTE AO NÚMERO 192, ESQUINA COM A RUA PEDRO PALÁCIO, NO BAIRRO INTERLAGOS II.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFICIAR AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO PARA MOSTRAR A NECESSIDADE DE SE PROCEDER A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVO E DE UMA PRAÇA NA LOCALIDADE DE BAIXO QUARTEL. </t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COM MÁXIMA URGÊNCIA, A SECRETARIA DE OBRAS E SERVIÇOS URBANOS PARA PROVIDENCIAR A MANUTENÇÃO E REFORMA DA &amp;#8220;PRAÇA DO BAIRRO SÃO JOSÉ&amp;#8221;, TENDO EM VISTA QUE O LOCAL ENCONTRA-SE EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA OU ÓRGÃO COMPETENTE PARA VIABILIZAR O ASFALTAMENTO DA ESTRADA COM INÍCIO NA LAGOA NOVA Á PATRIMÔNIO DA BAGUEIRA, ES 248 &amp;#8211; LINHARES X COLATINA, TENDO EM VISTA, QUE O ASFALTO É DE SUMA IMPORTÂNCIA PARA A COMUNIDADE DE BAGUEIRA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA RESPONSÁVEL PARA PROVIDENCIAR APARELHOS DE ACADEMIA POPULAR COM PROFISSIONAL,  REPAROS E MANUTENÇÃO DA PRAÇA DO BAIRRO CONCEIÇÃO, TENDO EM VISTA QUE O LOCAL DO  PARQUINHO INFANTIL ENCONTRA-SE APENAS COM UM   BRINQUEDO , BANCOS E MESAS DANIFICADOS O QUAL PODERÁ CAUSAR ACIDENTES, ESTRUTURA DO PALCO COM RACHADURAS E SEM COBERTURA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO ÓRGÃO COMPETENTE QUE PROVIDENCIE A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS, BAIRRO SÃO JOSÉ, RUA SANTOS SUAVES, QUADRA 54 &amp;#8211; CASA - 04, TENDO EM VISTA A GRANDE OCORRÊNCIA DE ACIDENTES.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SAAE QUE POSSA PROVIDENCIAR A CONCLUSÃO DA OBRA DE REDE DE ESGOTO EM RIO QUARTEL DE BAIXO, POIS ATÉ A PRESENTE DATA NÃO FOI CONCLUÍDA, TRAZENDO MUITOS TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA RESPONSÁVEL QUE NOTIFIQUE O PROPRIETÁRIO DO TERRENO BALDIO, O QUAL ENCONTRA-SE ABANDONADO, NA RUA JOSÉ JOAQUIM DOS SANTOS S/N, BAIRRO BEBEDOURO, ACUMULANDO MATOS, LIXOS, INSETOS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA RESPONSÁVEL QUE PROVIDENCIE A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA AV. SARGENTO ANTÔNIO SE MORAIS E AV. AUGUSTO PINTO DE JESUS, BAIRRO BEBEDOURO, TENDO EM VISTA GRANDE OCORRÊNCIA DE ACIDENTE.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE PARA VIABILIZAR A REABERTURA DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL &amp;#8211; CRAS DO RIO QUARTEL, DIANTE DA NECESSIDADE DOS MORADORES SER OFERTADOS PELA PROTEÇÃO SOCIAL BÁSICA NO DOMICÍLIO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA RESPONSÁVEL QUE PROVIDENCIE INSTALAÇÃO DE UMA TORRE/ANTENA DE TELEFONIA CELULAR NO BALNEÁRIO DE POVOAÇÃO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA RESPONSÁVEL, QUE PROVIDENCIE REPAROS E MANUTENÇÃO NA CAPELA MORTUÁRIA, NA RUA AURORA NUNES DE OLIVEIRA Nº 05, BAIRRO LINHARES V, LINHARES/ES, TENDO EM VISTA QUE O REFERIDO LOCAL ENCONTRA-SE COM VIDROS DAS JANELAS QUEBRADOS, FALTA DE CADEIRAS, MESAS, MATERIAL DE LIMPEZA, PROFISSIONAIS PARA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SETOR COMPETENTE PARA QUE SEJA REQUERIDA O REPARO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA ZALDINO CEOLIN, NO BALNEÁRIO DO IPIRANGA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO A CONSTRUÇÃO DE UM POSTO POLICIAL (TRAILER) NO DISTRITO DE BAIXO QUARTEL, MUNICÍPIO DE LINHARES, VISANDO MELHOR INTEGRAÇÃO DA POLICIA MILITAR COM A POPULAÇÃO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE PARA VIABILIZAR A IMPLANTAÇÃO DE UMA AVENIDA INTERLIGANDO O BAIRRO SHELL AO BAIRRO ARAÇA, POR MEIO DAS AVENIDAS ALEGRE E CONCEIÇÃO DA BARRA, FACILITANDO A LOCOMOÇÃO DAS PESSOAS E VEÍCULOS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA RESPONSÁVEL QUE NOTIFIQUE O PROPRIETÁRIO DO TERRENO BALDIO, O QUAL ENCONTRA-SE ABANDONADO, NA RUA JOSÉ JOAQUIM DOS SANTOS S/N, BAIRRO BEBEDOURO, ACUMULANDO MATOS, LIXOS, INSETOS EM UM RESERVATÓRIO DE ESGOTO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA RESPONSÁVEL QUE PROVIDENCIE INSTALAÇÃO DE UMA TORRE/ANTENA DE TELEFONIA CELULAR NO BALNEÁRIO DE URUSSUQUARA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETÁRIA MUNICIPAL DE SAÚDE QUE PROVIDENCIE UMA AMBULÂNCIA PARA A UNIDADE DE SAÚDE NATALINO PANDOLF, NA LOCALIDADE DE BAGUEIRA, POR SE TRATAR DE COMUNIDADE LOCALIZADA DISTANTE DA SEDE DO MUNICÍPIO, SENDO DE GRANDE IMPORTÂNCIA A AMBULÂNCIA 24 HORAS NA REGIÃO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SAÚDE A POSSIBILIDADE DE COLOCAR MAIS MÉDICOS NO HGL, PARA QUE A POPULAÇÃO POSSA TER UM ATENDIMENTO MAIS HUMANO E DIGNO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO UM OFÍCIO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DO ESPÍRITO SANTO SUGERINDO A CONSTRUÇÃO DE UMA ESCOLA TÉCNICA AGRÍCOLA FEDERAL, DENTRO DO INSTITUTO CAPIXABA DE PESQUISA, ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL &amp;#8211; INCAPER DE LINHARES-ES, NO INTUITO DE TRAZER PARA O MUNICÍPIO OS CURSOS DE ZOOTECNIA E BIOLOGIA PELA UFES (UNIVERSIDADE FEDERAL DO ESPÍRITO SANTO).</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA MUNICIPAL DE OBRAS QUE PROVIDENCIE DENTRO DA LEGALIDADE, A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DA RODOVIA ES 245, NA LOCALIDADE DE JATAIPEBA, LINHARES. VALE RESSALTAR QUE NESTE PERÍMETRO JÁ POSSUI POSTES DISPONÍVEIS PARA A DISPOSIÇÃO DE LÂMPADAS, PORÉM NENHUM DESTES POSSUEM ILUMINAÇÃO ADEQUADA PARA A LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SAAE QUE PROVIDENCIE UMA CAIXA D'ÁGUA AOS MORADORES DA RUA VENCESLAU BRÁS, AO LADO DO POSTO DE SAÚDE, BAIRRO AVISO, TENDO EM VISTA QUE A FALTA DE ÁGUA OCORRE FREQUENTEMENTE NESSA RUA, OCASIONANDO A PARALISAÇÃO DAS ATIVIDADES ESCOLARES E SOCIAIS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A SECRETARIA COMPETENTE PARA VIABILIZAR PROVIDENCIE DENTRO DAS POSSIBILIDADES  A RETIRADA DE UM POSTE  QUE ESTÁ EM FRENTE AO PORTÃO DA GARAGEM LOCALIZADO NA AVENIDA  FILOGONIO PEIXOTO, Nº 1646, NO  BAIRRO AVISO. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A SECRETÁRIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL QUE PROVIDENCIE DENTRO DA LEGALIDADE, A POSSIBILIDADE DE SE REALIZAR UM POLICIAMENTO MAIS OSTENSIVO, COM O ENVIO DE VIATURAS POLICIAL JUNTAMENTE COM A GUARDA MUNICIPAL NO BAIRRO AVISO._x000D_
 </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA RESPONSÁVEL A LIMPEZA, REPAROS E MANUTENÇÃO, ASSIM COMO UM PROFISSIONAL HABILITADO PARA INSTRUIR NO USO CORRETO DOS APARELHOS DA PRAÇA 22 DE AGOSTO, BAIRRO CENTRO, TENDO EM VISTA QUE OS EQUIPAMENTOS DA ACADEMIA USADOS PELA POPULAÇÃO ENCONTRA-SE TOTALMENTE DANIFICADOS, PODENDO CAUSAR LESÕES AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE ESTUDOS E POSTERIOR INSTALAÇÃO DE LIXEIRAS NOS POSTES DAS PRINCIPAIS RUAS E AVENIDAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETÁRIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL QUE PROVIDENCIE A COMUNIDADE DO BREJO GRANDE UMA VIATURA.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A SECRETARIA DE SAÚDE QUE PROVIDENCIE A CONTRATAÇÃO DE UM COORDENADOR ADMINISTRATIVO PARA O PROGRAMA DO IDOSO E MÉDICO GERIATRA PARA UNIDADE DE SAÚDE &amp;#8220;CATARINA ROMANHA LORENZUTI&amp;#8221;, BAIRRO SHELL, TENDO EM VISTA QUE O PROGRAMA DE SAÚDE AO IDOSO ENCONTRA-SE SUSPENSO PELA FALTA DE ASSISTÊNCIA MÉDICA, CAUSANDO TRANSTORNO E REVOLTA NA POPULAÇÃO QUE NECESSITA DE ATENDIMENTO. </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO ÓRGÃO COMPETENTE COMPETENTE QUE PROVIDENCIE DENTRO DA LEGALIDADE, A INSTALAÇÃO E FUNCIONAMENTO DE UM CEIM NA COMUNIDADE DO DEGREDO EM CUJO O LOCAL JÁ EXISTE A OBRA FÍSICA ONDE FUNCIONAVA UMA ESCOLA DE ENSINO FUNDAMENTAL E ATUALMENTE ENCONTRA-SE TOTALMENTE DESATIVADA E SERVINDO DE ABRIGO E MORADIA DE TRABALHADORES RURAIS DE FAZENDAS EXISTES NAS PROXIMIDADES.  </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A EMPRESA DE TRANSPORTE PÚBLICO MUNICIPAL A VIAÇÃO JOANA D&amp;#8217; ARC, A DIVULGAÇÃO NA MÍDIA, PANFLETOS E CARTAZES SOBRE A &amp;#8220;INTERAÇÃO TEMPORAL DE ÔNIBUS&amp;#8221;, COM O OBJETIVO HÁ DAR MAIS CLAREZA, ENSINANDO AOS USUÁRIOS DO TRANSPORTE PÚBLICO, DE COMO UTILIZAR ESTE RECURSO, ONDE O USUÁRIO PODERÁ EM DETERMINADA SITUAÇÃO REALIZAR DUAS VIAGENS E PAGA APENAS UMA PASSAGEM.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL JUNTAMENTE COM AS SECRETARIAS COMPETENTES QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJAM FEITOS REPAROS E MANUTENÇÕES NO PROJETO MENINOS DA TERRA NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO ÓRGÃO COMPETENTE QUE PROVIDENCIE REPAROS E MANUTENÇÃO NO ESTÁDIO DE FUTEBOL </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO ÓRGÃO COMPETENTE QUE PROVIDENCIE A INSTALAÇÃO DE UM TELEFONE PÚBLICO NO &amp;#8220;PROJETO VIDA&amp;#8221; (CASA DE APOIO PARA PORTADORES DO HIV/AIDS), LOCALIZADO NA AV ANTÔNIO LOPES MERÇON,  Nº 1974, BAIRRO ARAÇA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SAAE QUE PROVIDENCIE A LIMPEZA, MANUTENÇÃO E LIGAÇÃO DA REDE PRINCIPAL DE ESGOTO, AOS MORADORES DA RUA JOSÉ DOS SANTOS S/N E AVENIDA LUIS GUASTI Nº 37, BAIRRO BEBEDOURO, TENDO EM VISTA QUE O ESGOTO ENCONTRA-SE A CÉU ABERTO, ACUMULANDO INSETOS E MAL ODOR, TRAZENDO TRANSTORNOS A SAÚDE DOS MESMOS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE QUE PROVIDENCIE DENTRO DA LEGALIDADE, PATROLAMENTO PARA AS RUAS NA LOCALIDADE DE BARRA SECA, LINHARES.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SAAE QUE PROVIDENCIE A LIMPEZA, MANUTENÇÃO E LIBERAÇÃO DA REDE DE ESGOTO AOS MORADORES DA RUA PROJETADA MINOTAURO (RUA DA &amp;#8220;FRUCAFÉ&amp;#8221;), BAIRRO CANIVETE, TENDO EM VISTA QUE O ESGOTO ENCONTRA-SE A CÉU ABERTO, TRAZENDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO ÓRGÃO COMPETENTE QUE PROVIDENCIE A CONSTRUÇÃO, DE UM ABRIGO DE ÔNIBUS COM BANCOS NA AV: SARGENTO ANTÔNIO DE MORAIS, Nº 516,  BAIRRO BEBEDOURO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE PARA QUE PROVIDENCIE UM PROFISSIONAL PARA O CARGO DE COVEIRO PARA A LOCALIDADE DE BEBEDOURO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A PODA DAS ÁRVORES  BEM COMO A TROCA DAS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS, NA PRAÇA DO BAIRRO   INTERLAGOS I , NESTE MUNICÍPIO. POIS A MESMA ENCONTRA-SE COM POUCA VISIBILIDADE, DIFICULTANDO ASSIM UM POUCO DO LAZER DOS FREQUENTADORES, PRINCIPALMENTE NO PERÍODO NOTURNO.  _x000D_
 </t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DOS REFLETORES DA QUADRA DE ESPORTE DO BAIRRO NOVA ESPERANÇA QUE FICA NA AV. ALAMEDA DAS CRIANÇAS, 1-17 NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O REPARO OU TROCA DO ABRIGO DE PONTO DE ONIBUS NA AVENIDA AURORA NUNES DE OLIVEIRA N. 01 B. LINHARES V, EM FRENTE AO CEIM JOSÉ ELIAS , E NA ES 245 NO QUILOMETRO 15, NAS PROXIMIDADES DA ANTIGA CABANA  BARGANEZ  NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A AQUISIÇÃO PARA O HOSPITAL GERAL DE LINHARES DE APARELHOS ESFIGNOMANOMETRO (AFERIR PRESSÃO) E ESTETOSCOPIO, TERMÔMETRO E LÂMPADAS PARA OS BANHEIROS, E TUDO MAIS QUE SE FAÇA NECESSÁRIO PARA O BOM FUNCIONAMENTO A QUE ESTE BEM PÚBLICO SE DESTINA. </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A SECRETARIA MUNICIPAL DE FINANÇAS QUE PROVIDENCIE DENTRO DA LEGALIDADE, A AQUISIÇÃO DE UM LOTE ANEXO AO JÁ EXISTENTE PARA AMPLIAÇÃO DO ESPAÇO DO CEMITÉRIO NO DISTRITO DE BAGUEIRA. </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SEGURANÇA PÚBLICA QUE PROVIDENCIE AGENTES DE TRÂNSITO PARA OS ALUNOS DA ESCOLA EMIR DE MACEDO GOMES E O COLÉGIO CRISTO REI/FACULDADE PITAGORAS, NA AV. SÃO MATEUS, BAIRRO ARAÇA.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REPAROS E MANUTENÇÃO NO CEIM "JOSÉ ELIAS", NA RUA AURORA NUNES DE OLIVEIRA, BAIRRO LINHARES V, LINHARES/ES.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS E MANUTENÇÃO NAS AVENIDAS QUINTINO BOCAIUVA, FRENTE À CASA DE Nº 1253 E PADRE MANOEL DA NOBREGA, FRENTE À CASA DE Nº 637 AMBAS AS RUAS SITUADAS NO BAIRRO INTERLAGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA SOLICITADO AO CHEFE DO PODER EXECUTIVO QUE FORNEÇA CÓPIA DO CONTRATO DE CONCESSÃO DO TRANSPORTE PÚBLICO MUNICIPAL FIRMADO COM A EMPRESA VIAÇÃO JOANA DARC, BEM COMO OS ADITIVOS PORVENTURA EXISTENTES._x000D_
 _x000D_
 CERTIDÃO REFERENTE AO CONTRATO DE CONCESSÃO DO TRANSPORTE PÚBLICO MUNICIPAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO RECAPEAMENTO ASFÁLTICO DA RUA ARGEU RIBEIRO DE MORAES, SITUADA NO BAIRRO CANIVETE, LINHARES - ES _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS DE RETIRADA DE ENTULHO, LIMPEZA E FISCALIZAÇÃO EM TERRENO DA PREFEITURA, SITUADO NA RUA AMAZONAS, AO LADO DA UNIDADE DE SAÚDE DO BAIRRO AVISO &amp;#8211; LINHARES ES.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PISTA CENTRAL DA BR 101 E NAS AVENIDAS SAMUEL BATISTA CRUZ, LATERAIS A BR, NO TRECHO A PARTIR DO SHOPPING PÁTIO MIX, ATÉ AS PROXIMIDADES DA NÓS DA MADEIRA MÓVEIS RÚSTICOS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER A DEDETIZAÇÃO E LIMPEZA NO CEIM &amp;#8220;ARISTIDES PINTO CALDEIRA&amp;#8221;, LOCALIZADA NA AVENIDA GUANABARA, BAIRRO AVISO</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA EM DEGREDO</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA COMUNIDADE DE BARRA SECA.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE DOIS PARTAIS NO MUNICÍPIO, AMBOS A SEREM LOCALIZADOS NA BR 101. SENDO QUE UM PODERÁ SER LOCALIZADO PRÓXIMO À ENTRADA DE REGÊNCIA, INDICANDO O REFERIDO BALNEÁRIO. O OUTRO PORTAL INDICARÁ A LAGOA JUPARANÃ. </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MANUTENÇÃO NAS LÂMPADAS E POSTES NA COMUNIDADE DE BARRA SECA </t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UMA TORRE/ANTENA DE TELEFONIA CELULAR NA COMUNIDADE DE DEGREDO</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA TORRE/ANTENA DE TELEFONIA CELULAR NA COMUNIDADE DE BARRA SECA</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR PROVIDENCIAS AO SETOR COMPETENTE COM URGÊNCIA O &amp;#8220;CARRO FUMACÊ&amp;#8221; PARA A COMUNIDADE DE BARRA SECA EM LINHARES-ES</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA DO BUEIRO LOCALIZADO NA CHEGADA DE REGÊNCIA, NA RESIDÊNCIA DE BEBEL PESCADOR, AO LADO DA POUSADA AZUL.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INCLUSÃO DA COMUNIDADE DE BARRA SECA NO CRONOGRAMA DE RECOLHIMENTO DE ENTULHOS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO E FUNCIONAMENTO DE UM DESTACAMENTO DA POLÍCIA MILITAR NA PRAÇA DO BAIRRO AVISO</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INTENSIFICAÇÃO DOS SERVIÇOS TÁTICOS MOTORIZADOS DA POLÍCIA MILITAR EM TODO O BAIRRO AVISO</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR A ECO 101 QUE PROVIDENCIE UM TREVO PARA A ENTRADA DE JATAIPEBA, ENTRE A PONTE &amp;#8220;JOAQUIM CALMON&amp;#8221; E O INCAPER (BR 101, KM 151)</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Marcelo Pessoti</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.docx</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PUBLICA NA AVENIDA PADRE MANOEL DA NOBREGA BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- Nº 097/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE, SOB A NECESSIDADE DE ACOMPANHAMENTO PSIQUIÁTRICO, O QUE É IMPRESCINDÍVEL PARA AVALIAR O QUADRO DO PACIENTE PORTADOR DO VÍRUS DO HIV. VISTO QUE, GERALMENTE, APRESENTAM UM QUADRO DE TRANSTORNOS MENTAIS, COMO ANEDONIA (FALTA DE PRAZER), ABULIA (FALTA DE VONTADE), ANGÚSTIA, TRISTEZA, PODENDO HAVER IDEAÇÃO DE MORTE E TENDÊNCIAS SUICIDAS. _x000D_
 </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA E AMPLIAÇÃO DA UNIDADE DE SAÚDE MAURICIO BALDINE, QUE SE LOCALIZA NA AVENIDA PADRE MANOEL DA NOBREGA Nº 1800 &amp;#8211; BAIRRO INTERLAGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA DA CAPELA MORTUÁRIA SITUADO NO CEMITÉRIO DO BAIRRO PLANALTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA DA QUADRA POLIESPORTIVA LEANDRO SILVA REIS &amp;#8220;DINHO&amp;#8221; &amp;#8211; PRAÇA DO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA LIMPEZA DO CONDUTO (VALÃO) SITUADA NA AV. VENCESLAU BRAZ QUE LIGA O BAIRRO AVISO AO ARAÇÁ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA UM ESTUDO DE CASO DA AV. VASCO FERNANDES COUTINHO NO BAIRRO INTERLAGOS, AFIM DE QUE CENTRALIZE OS POSTES DE ILUMINAÇÃO NO CANTEIRO CENTRAL DA AVENIDA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DO &amp;#8220;MURO DE GRADIL&amp;#8221; NA EMEF PROF.ª MARIA DA PENHA PAZITO VENTURA &amp;#8211; BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA LIBERAR UMA EQUIPE FORMADA POR UM CLINICO GERAL, UM TÉCNICO DE ENFERMAGEM, UM DENTISTA E UM ASSISTENTE DE DENTISTA PARA ATENDER OS DETENTOS DO PRESIDIO REGIONAL DE LINHARES SITUADO NO JARDIM LAGUNA UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA LIBERAR UMA EQUIPE PARA ATENDER E VACINAR OS DETENTOS DO PRESIDIO REGIONAL DE LINHARES SITUADO NO JARDIM LAGUNA CONTRA A FEBRE AMARELA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A REFORMA DE TODAS AS PISCINAS DO &amp;#8220;PARQUE AQUÁTICO DO LINHARES&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO DO TELHADO DO CEIM &amp;#8220;CRESCER&amp;#8221; ANEXO AO COLÉGIO CAIC, SITUADO NA RUA PINHEIROS Nº 1 &amp;#8211; BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA DA ÁREA DE LAZER ARENA DE FUTEVÔLEI SITUADO NA AV. CASTRO ALVARES AO LADO DA PRAÇA DO BAIRRO INTERLAGOS II.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM BICICLETARIO NO CENTRO DA CIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO, REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM BICICLETARIO PARA OS USUÁRIOS QUE FREQUENTAM A CÂMARA MUNICIPAL DE LINHARES E FUNCIONÁRIOS_x000D_
 </t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA VIAÇÃO JOANA D&amp;#8217;ARC REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA LIBERAR LINHA DE ÔNIBUS, A FIM DE DAR ACESSO AO NOVO RESIDENCIAL RIO DOCE, SITUADO NO BAIRRO AVISO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE ESTEIRAS EM DIREÇÃO AS PRAIAS E LAGOAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA DAR CONTINUIDADE NA CONSTRUÇÃO DO COMPLEXO ESPORTIVO LOCALIZADO ATRÁS DA EMEF &amp;#8220;SAMUEL BATISTA CRUZ&amp;#8221; (CAIC) NO BAIRRO INTERLAGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA SITUADOS NA AV. JOSÉ RODRIGUES DA VITÓRIA E AV. OURO PRETO AMBAS NO BAIRRO INTERLAGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA AV. MONTEIRO LOBATO EM FRENTE À RESIDÊNCIA DE N 2148 NO BAIRRO INTERLAGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER REALIZE OS PROCEDIMENTOS NECESSÁRIOS AFIM DE IMPLANTAR O PROGRAMA PARA CLINICAS ESPORTIVAS E RECREATIVAS PARA MELHOR IDADE NO BAIRRO INTERLAGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA DO PÁTIO DA EMEF &amp;#8220;SAMUEL BATISTA CRUZ&amp;#8221; (CAIC) E A CAPINA DO TERRENO ONDE ERA O ANTIGO CAMPO DO CAIC E A ANTIGA HORTA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA DA PRAÇA DO JARDIM LAGUNA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA RUA FLAMBOYANT NO BAIRRO JARDIM LAGUNA ENTRE O RESTAURANTE LAGUNAS E GLORIA LANCHES.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA RUA PINHEIRO NO BAIRRO MOVELAR NAS PROXIMIDADES DA SORVETERIA NA ALTURA DO BAR DO LENILDO &amp;#8220;LENIS BAR&amp;#8221;. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PINTURA DO REDUTOR DE VELOCIDADE, BEM COMO A INSTALAÇÃO DE PLACA SINALIZADORA. ESSE QUE FICA LOCALIZADO NA RUA DUQUE DE CAXIAS PRECISAMENTE PRÓXIMOS AO AÇAÍ CAFÉ E A INTERMOTOS ENTRE O Nº 546 E 547, NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES PARA OBTER  INFORMAÇÕES  SOBRE O QUANTITATIVO DE UNIDADES DO CRAS QUE O MUNÍCIPIO POSSUI, EM QUAIS ENDEREÇOS, E SEUS RESPECTIVOS TELEFONES DE CONTATO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES PARA OBTER INFORMAÇÕES SOBRE O QUANTITATIVO DE PRAÇAS QUE O MUNÍCIPIO POSSUI, EM QUAIS ENDEREÇOS, E SEUS RESPECTIVOS NOMES.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE ESPORTE E LAZER PARA QUE POSSA PROVIDENCIAR NA MEDIDA DO POSSÍVEL, A LIBERAÇÃO DE UMA &amp;#8220;QUADRA POLIESPORTIVA&amp;#8221; PARA A ASSOCIAÇÃO DOS SURDOS DE LINHARES/ES &amp;#8211; ASSURLIN, NO LOCAL QUE ESTEJA DISPONÍVEL E DE ESCOLHA DA SECRETARIA, NOS DIAS DE DOMINGO, DAS 14H00MIN ÁS 16H00MIN.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SAÚDE EM APOIO COM A SECRETARIA DE EDUCAÇÃO, PARA QUE POSSA PROVIDENCIAR UMA CAMPANHA NAS ESCOLAS ENVOLVENDO OS PROFISSIONAIS DA ÁREA DE NUTRIÇÃO, PEDIATRIA E PSICOLOGIA, JUNTAMENTE COM OS FAMILIARES PARA DISCUTIREM UM TRABALHO INTERSETORIAL, VISANDO O ACOMPANHAMENTO DAS CRIANÇAS E ADOLESCENTES NAS INSTITUIÇÕES ESCOLARES, EM SITUAÇÃO DE OBESIDADE OU QUE SE ENCONTRA EM RISCO, OU TENHA UMA PRÉ-GENÉTICA.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SERVIÇOS URBANOS PARA QUE PROVIDENCIE DENTRO DA LEGALIDADE, A INSTALAÇÃO DE &amp;#8220;LIXEIRAS&amp;#8221; EM TODO TRECHO DA AVENIDA PRINCIPAL DA CICLOVIA DO BAIRRO TRÊS BARROS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA AV. VANDERLEI CONTI BAIRRO BOA VISTA NAS PROXIMIDADES DO COMERCIAL NOVAES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA RUA SANTOS SUAVE BAIRRO SÃO JOSÉ NAS PROXIMIDADES DA PADARIA MOROZINI._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A LIMPEZA E MANUTENÇÃO DAS CAIXAS D&amp;#8217;ÁGUAS NOS PRÉDIOS PÚBLICOS INCLUINDO AS ESCOLAS, CRECHES E HOSPITAIS DUAS VEZES POR ANO NO MUNICÍPIO DE LINHARES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA PODA DAS ARVORES DA AV: VASCO FERNANDES COUTINHO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS NA RUA ARLINDO GAMA, PRÓXIMO AO CANIVETE GÁS NO BAIRRO CANIVETE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO NA RUA ARGEU RIBEIRO DE MORAES PRÓXIMO AO TREVO DO BAIRRO CANIVETE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM CONJUNTO POLIESPORTIVO NO NOVO RESIDENCIAL JOCAFE II, SITUADO NO BAIRRO SANTA CRUZ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO NA RUA HANS SCHMOGER NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 </t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.jpeg</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM CEIM NO NOVO RESIDENCIAL JOCAFE II, SITUADO NO BAIRRO SANTA CRUZ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.jpeg</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A DISPONIBILIZAÇÃO COM URGÊNCIA DE UM CARRO FUMACÊ PARA O COMBATE DE MOSQUITOS E PERNILONGOS NO BALNEÁRIO DE PONTAL DO IPIRANGA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN VERGILIO ACACIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELENCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 000397/2017 QUE </t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN VERGILIO ACACIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELENCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER SEJA ENCAMINHADO AO CHEFE DOPODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 000398/2017 QUE </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN VERGILIO ACACIO DE MENEZES,VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELENCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 000549/2017 QUE </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN VERGILIO ACÁCIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELÊNCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 2447/2017 QUE &amp;#8220; DISPÕES SOBRE A INSTALAÇÃO DE BRINQUEDOS PARA CRIANÇAS E PESSOASPORTADORAS DE NECESSIDADES ESPECIAIS EM PARQUES, PRAÇAS E OUTROS LOCAIS PÚBLICO DESTINADAS À PRATICA DE ESPORTES E LAZER&amp;#8221;, PARA SER RECEBIDO COMO PROJETO INDICATIVO._x000D_
 </t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN VERGILIO ACÁCIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELÊNCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 2444/2017 QUE &amp;#8220; DISPÕES SOBRE A OBRIGATORIEDADE DA INCLUSÃO DE CLÁUSULA DE GARANTIA NOS EDITAIS DE LICITAÇÃO PARA CONTRATAÇÃO DE OBRAS E SERVIÇOS NO MUNICÍPIO DE LINHARES/ES&amp;#8221;, PARA SER RECEBIDO COMO PROJETO INDICATIVO.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN VERGILIO ACÁCIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELÊNCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 2445/2017 QUE &amp;#8220; DISPÕES SOBRE A DIVULGAÇÃO DOS DIREITOS DA PESSOA PARTADORA DE CÂNCER, E DÁ OUTRAS PROVIDÊNCIAS &amp;#8221;, PARA SER RECEBIDO COMO PROJETO INDICATIVO.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN VERGILIO ACÁCIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELÊNCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 2567/2017 QUE &amp;#8220; INSTITUI O PROGRAMA MUNICIPAL DE FOMENTO À ECONOMIA POPULAR E SOLIDÁRIA NO MUNICÍPIO DE LINHARES&amp;#8221;, PARA SER RECEBIDO COMO PROJETO INDICATIVO.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN VERGILIO ACÁCIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELÊNCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 2568/2017 QUE &amp;#8220; DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE SERVIÇO PÚBLICO DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA ATENDER ÀS NORMAS TÉCNICAS APLICÁVEIS À OCUPAÇÃO DO ESPAÇO PÚBLICO E PROMOVER A RETIRADA DOS FIOS INUTILIZADOS NOS POSTES, NOTIFICAR AS DEMAIS EMPRESAS QUE UTILIZAM OS POSTES COMO SUPORTE DE SEUS CABEAMENTOS, EM VIAS PÚBLICAS DO MUNICÍPIO DE LINHARES E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;, PARA SER RECEBIDO COMO PROJETO INDICATIVO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN VERGILIO ACÁCIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELÊNCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 2569/2017 QUE &amp;#8220; INSTITUI O PROGRAMA FARMÁCIA SOLIDÁRIA NO MUNICÍPIO DE LINHARES.&amp;#8221;, PARA SER RECEBIDO COMO PROJETO INDICATIVO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.docx</t>
   </si>
   <si>
     <t>PARA SE DIGNE EM OFICIAR AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE FAÇA A CAPELA MORTUÁRIA DO DISTRITO DE RIO QUARTEL.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA CONSTRUÍDO UMA ÁREA DE LAZER (PRAÇA) NO DISTRITO DE RIO QUARTEL</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE REPAROS E LIMPEZA NO CAMPO DE FUTEBOL DO BAIRRO MOVELAR.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE O REPARO NO MURO E PODA DAS ÁRVORES DA UNIDADE DE SAÚDE DO BAIRRO LINHARES V, LOCALIZADA NA RUA MARIA GIURIATO FRISSO, S/Nº, CEP: 29.905-370.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE A MANUTENÇÃO DA VIA PÚBLICA EM TODA A EXTENSÃO DA AVENIDA CAETANO TERSI, VILA BETANIA.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA AUGUSTO CALMON NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA ANA BARCELOS CORREA NO BAIRRO BEBEDOURO</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, JUNTAMENTE COM SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER NOS ESCLAREÇA INFORMAÇÕES CONCERNENTES AO NÃO FUNCIONAMENTO DA QUADRA POLIESPORTIVA DO BAIRRO INTERLAGOS II.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA E MANUTENÇÃO DA PRAÇA NO BAIRRO SÃO JOSE, QUE ESTÁ TOTALMENTE ABANDONADA PELOS ÓRGÃOS COMPETENTES.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O ASFALTAMENTO NOS FINAIS DAS RUAS RAQUEL DE QUEIROZ E IPIRANGA NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO E REPAROS NA RUA DAS JAQUEIRAS NO BAIRRO MOVELAR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA TROCA DE REATORES E LÂMPADAS DA QUADRA ANEXA DA EEEFM PROF.ª ANTONIETA BANHOS FERNANDES QUE FAZ USO COMPARTILHADO COM A EMEF PAZITO VENTURA SITUADA NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA SEREM COLOCADOS TELA EM VOLTA DE TODA A QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL DINORAH ALMEIDA RODRIGUES, NO BAIRRO SÃO JOSÉ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.jpeg</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA FAZER O RECAPEAMENTO AS MARGENS DA LINHA VERDE NO SENTIDO DO INTERLAGOS À EMEFM MARILIA DE REZENDE SCARTON COUTINHO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA RECAPEAMENTO E MANUTENÇÃO NA RUA MARIA DAS GRAÇAS BONNA MARINATO ENTRE OS NÚMEROS 350 A 372 NO BAIRRO PLANALTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O ASFALTAMENTO DO RESTANTE DA RUA JOAO UBALDO DE SOUSA ESQUINA, COM A RUA COELHO NETO NO BAIRRO INTERLAGOS._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN VERGILIO ACACIO DE MENEZES, VEREADOR COM ASSNTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELENCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESNTADO SOB Nº 001135/2017 QUE </t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN VERGILIO ACACIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELENCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERE QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO SOB Nº 1673/2017 QUE </t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE REFORMA DA PRAÇA E DA QUADRA DE AREIA, SITUADA NA RUA OLINDO BARCELOS SOEIRO, BAIRRO PLANALTO &amp;#8211; LINHARES ES. </t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPONIBILIZAÇÃO DE UM PROGRAMA DE QUALIFICAÇÃO PARA OS SERVIDORES PUBLICOS LOTADOS NESSE MUNICIPIO. </t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE TAPA-BURACOS E REPARO NA ILUMINAÇÃO PÚBLICA NAS AVENIDAS FLORENTINO DA SILVA, WENDERSON NILO DE FREITAS E NAS RUAS ANTÔNIO MORO, ARGEO PINHEIRO, BAIRRO VILA IZABEL. </t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO PARA REPARO NA PAVIMENTAÇÃO DA AV. ANTONIO LOPES MARÇON - BAIRRO ARAÇÁ </t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA AVENIDA CONCEIÇÃO DA BARRA, EM FRENTE A ACADEMIA VIDA ATIVA, BAIRRO AVISO</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO - Nº 001/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO, SOLICITANDO QUE PROVIDENCIE A MANUTENÇÃO OU REPOSIÇÃO DE (LÂMPADAS) NA PONTE QUE LIGA AO BAIRRO SHELL X INTERLAGOS (PONTE NOVA). TENDO EM VISTA QUE É PERCEPTÍVEL QUE SÓ 40% DAS LÂMPADAS ESTÃO FUNCIONANDO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 002/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO, SOLICITANDO À SECRETARIA COMPETENTE, INFORMAÇÃO DA CONTINUIDADE DE MAIS UM ÔNIBUS NO TRANSPORTE ESCOLAR NO CHAPADÃO DO XV. SENDO O </t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 003/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE, INFORMAÇÕES REFERENTE A CONTINUIDADE DO PROCESSO DE ESCRITURAÇÃO DOS IMÓVEIS SITUADOS NO BAIRRO PALMITAL DESSE MUNICÍPIO. </t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO MANUTENÇÃO DA COBERTURA DO PONTO DE ÔNIBUS LOCALIZADO NO CHAPADÃO DO XV. LINHARES, 16 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 006/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE A SINALIZAÇÃO E REDUTOR DE VELOCIDADE, NO CRUZAMENTO ENTRE </t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 007/2017 - FRANCISCO TARCÍSIO SILVA - VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A LIMPEZA, CAPINA, FISCALIZAÇÃO E IDENTIFICAÇÃO DOS DONOS DOS TERRENOS, QUE SE ENCONTRAM NO TOTAL ESTADO DE ABANDONO E CHEIO DE MATO NA LOCALIDADE DO BAIRRO VILA ISABEL. TORNANDO-SE LOCAL DE DESCARTE IRREGULAR DE ENTULHOS DE CONSTRUÇÕES E DE LIXO DOMÉSTICO; SITUAÇÃO QUE RETRATAM A ATUAL REALIDADE DO BAIRRO. ALÉM DO LIXO ACUMULADO QUE GERA DOENÇAS, INSETOS, PROLIFERAÇÃO DE ROEDORES, MAU CHEIRO. ENTRE OUTROS TRANSTORNOS._x000D_
 LINHARES, 24 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 008/2017 -  FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE À TROCA DE LÂMPADAS QUEIMADAS, NA AVENIDA JOSÉ ARMANI, NO BAIRRO LINHARES V, NESTE MUNICÍPIO. VISTO QUE, A ILUMINAÇÃO PÚBLICA É ESSENCIAL PARA O BEM ESTAR E A SEGURANÇA DA COMUNIDADE, UMA VEZ QUE, A LUMINOSIDADE NO PERÍODO NOTURNO CONTRIBUI NA PRESERVAÇÃO DO PATRIMÔNIO, INIBINDO AS AÇÕES DE VÂNDALOS E CRIMINOSOS QUE UTILIZAM A VULNERABILIDADE DO LOCAL PARA COMETER ASSALTOS A ESTUDANTES, TRABALHADORES E MORADORES QUE UTILIZAM A VIA DURANTE ESSE PERÍODO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 009/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE COM URGÊNCIA A VIABILIDADE DE PERFURAÇÃO DE UM NOVO POÇO NA ZONA RURAL CHAPADÃO DO XV - SÍTIO BOA ESPERANÇA, POIS O ATUAL INDICA QUE VEIO A SECAR. A SECA VEM CASTIGANDO E MUITO A REGIÃO, NESTE MOMENTO TÃO DIFÍCIL COM A FALTA DE ÁGUA POTÁVEL A POPULAÇÃO SOFRE. </t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO - Nº 010/ 2017 FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A REPOSIÇÃO OU MUDANÇAS DAS LÂMPADAS DE BAIXA LUMINOSIDADE, TENDO EM VISTA O GRANDE FLUXO DE PESSOAS QUE CAMINHAM PELA CICLOVIA E SOFREM COM MEDO DE ASSALTOS, FATO ESSE QUE, VEM OCORRENDO DE FORMA DESORDENADA E ASSUSTADORA. TAL SITUAÇÃO OCORRE NA AVENIDA HANS SCHOMOGER, BAIRRO CONCEIÇÃO, PRÓXIMO A </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- Nº 011/ 2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE A REALIZAÇÃO DE </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 012/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO A SECRETARIA COMPETENTE OU ÓRGÃO COMPETENTE, A INFORMAÇÃO REFERENTE O RETORNO DAS AULAS DA EDUCAÇÃO DE JOVENS E ADULTOS - EJA, QUE VEM SENDO ALMEJADA JÁ ALGUM TEMPO, NAS LOCALIDADES DO PONTAL DO IPIRANGA, POVOAÇÃO, REGÊNCIA, GUAXE E FARIAS. FATO ESSE JÁ REQUERIDO A SECRETARIA ESTADUAL DE EDUCAÇÃO ATRAVÉS DO OFÍCIO AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO SENHOR HAROLDO ROCHA. NO ENTANTO AINDA DEBATEMOS O ASSUNTO EM REUNIÃO COM A SUBSECRETARIA DE ESTADO DA EDUCAÇÃO MARIA JOSÉ ANGELI DE PAULA, EM 20 DE JUNHO DE 2016._x000D_
 LINHARES-ES, 24 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE REPAROS NA GALERIA DE ESGOTO LOCALIZADOS NA RUA NELSON AMORIM Nº 215, CRUZANDO A RUA MENDES DE SÁ. BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A TROCA DE VÁRIAS LÂMPADAS QUEIMADAS A MAIS DE UM MÊS NA AVENIDA CONCEIÇÃO DA BARRA, QUE LIGA ARAÇÁ AO BAIRRO AVISO - LINHARES, CONFORME SOLICITAÇÕES DOS MORADORES.LINHARES, 06 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 016/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A TROCA DE POSIÇÃO OU LOCAL DA MONTAGEM DO APARELHO DE AR CONDICIONADO INSTALADO NO CEIM - ENOCK DE FREITAS, NA PARTE DE TRÁS DA ESCOLA, EXPOSTO PARA RUA, COM BAIXA ALTURA, ONDE OS MORADORES SÃO OBRIGADOS A DESVIAR DA CAIXA DO AR, QUE FICA EXATAMENTE POSICIONADO ONDE TEM CALÇADA DE GRANDE MOVIMENTAÇÃO DE MORADORES E CRIANÇAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 018/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA OU ÓRGÃO COMPETENTE, QUE COLOQUE UMA PLACA DA PREFEITURA DIZENDO: PROIBIDO JOGAR LIXO NO LOCAL, ALGUNS MORADORES TEIMAM EM JOGAR LIXO EM UMA ÁREA QUE FICA NA RUA DOMINGOS DUDDA </t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 020/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE. A CONSTRUÇÃO DE QUADRA ESPORTIVA NA ESCOLA EMEF PROFª MARIA APARECIDA LAVAGNOLI, LOCALIZADA NA AV. REPÚBLICA, 521, INTERLAGOS, LINHARES - ES. VISTO QUE É ANSEIO ANTIGO DE TODA COMUNIDADE, ALÉM DO QUE O FOCO DA INTENCIONALIDADE EDUCATIVA DO ESPORTE APONTA PARA O RESGATE DE VALORES HUMANOS, COMO AMIZADE, COOPERAÇÃO, SOLIDARIEDADE E RESPEITO.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 021/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO, SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A LIMPEZA E CAPINA NAS RUAS E AVENIDAS DO BAIRRO JUPARANÃ; TENDO EM VISTA A POLUIÇÃO VISUAL E ESTADO DE ABANDONO DO LOCAL. LINHARES, 14 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 022/2017 -  FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE MELHORIAS NA ESTRUTURA DO CEIM - ENOCK DE FREITAS NO BAIRRO JUPARANÃ. LINHARES, 14 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 023/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE REDUTORES DE  VELOCIDADE, FAIXA DE SEGURANÇA; NO CRUZAMENTO DA AVENIDA LUIZ CÂNDIDO DURÃO X GUERINO GILBERTI (JUPARANÃ E CONCEIÇÃO), PRÓXIMO AO PEDRINHO ABATEDOURO. TENDO EM VISTA ALTO RISCO DE ACIDENTES NO LOCAL. LINHARES, 20 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 024/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE MELHORIAS NA PRACINHA DO BAIRRO NOSSA SENHORA DA CONCEIÇÃO. TENDO EM VISTA O ESTADO DE ABANDONO EM QUE SE ENCONTRA E COM VÁRIAS LÂMPADAS QUEIMADAS. LINHARES, 20 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 025/2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO, À SECRETARIA COMPETENTE A SUBSTITUIÇÃO DE POSTE DE MADEIRA POR POSTE DE CONCRETO, NA RUA COPAÍBA, PRÓXIMO A MERCEARIA DO JOAQUIM NO BAIRRO MOVELAR. LINHARES, 20 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 026/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A TROCA DE LÂMPADAS QUEIMADAS POR TODA EXTENSÃO DA LINHA VERDE. VISTO QUE, O LOCAL SE TORNOU ERMO E ESCURO, TRAZENDO RISCO A POPULAÇÃO LOCAL. LINHARES, 20 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 027/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO QUE INSTE AO GOVERNO DO ESTADO DO ES, INFORMAÇÕES SOBRE O REINICIO DAS OBRAS, FRUTO DE PARCEIRA DA PREFEITURA DE LINHARES E O GOVERNO DO ESTADO. A ORDEM DE SERVIÇO PARA A CONSTRUÇÃO DO CTT - CENTRO DE TRATAMENTO DE TOXICÔMANO DE LINHARES QUE FOI ASSINADA, NO DIA 10 DE OUTUBRO DE 2011 EM CERIMÔNIA REALIZADA NA PRAÇA 22 DE AGOSTO, COM INVESTIMENTO TOTAL DE R$ 1.219.486,77. A PREVISÃO É QUE SERIA ENTREGUE ATÉ O FINAL DE DEZEMBRO PRÓXIMO, OU SEJA, DEZEMBRO DE 2012 NO ENTANTO ATÉ PRESENTE DATA NÃO TEMOS PREVISÃO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 028/2017 - FRANCISCO TARCÍSIO SILVA , VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO QUE INSTE AO GOVERNO DO ESTADO DO ES, INFORMAÇÕES SOBRE O REINÍCIO DAS OBRAS DO UPA, OBRA QUE, ESTARIA SENDO CONSTRUÍDA NO BAIRRO SHELL, REALIZADA PELA PREFEITURA DE LINHARES, EM PARCERIA COM O GOVERNO DO ESTADO. INICIADAS EM 2012, AS OBRAS, DO PROJETO ARQUITETÔNICO DA PRIMEIRA UNIDADE DE SAÚDE 24 HORAS DO MUNICÍPIO, EM UMA ÁREA DE 1.676,11 M², INVESTIDOS NA OBRA NA ÉPOCA R$ 2.900.871,87. CONSIDERADA PELA POPULAÇÃO A </t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO OPLENARIO, QUE O PODER EXECUTIVO, ATRAVES DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOZ REALIZE OS PROCEDIMENTOS NECESSARIOS PARA CAPINA DO TERRENO QUE ESTÁ ATRAS DA EMEF </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A LIMPEZA E CAPINA DO PÁTIO DA INSTITUIÇÃO PÚBLICA FACELI. SITUADA NA AV. PRESIDENTE COSTA E SILVA Nº 177 &amp;#8211; BNH. </t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A PODA DE ÁRVORES NO ENTORNO DO CAMPO DO VASQUINHO, NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE OBRAS E DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS DAS GALERIAS SITUADAS NA AVENIDA QUINTINO BOCAIUVA, FRENTE AO Nº 475, BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE OBRAS JUNTAMENTE COM O DEPARTAMENTO DE GEO LOCALIZAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O REESTABELECIMENTO DO SISTEMA DE CEPS DE RUAS E AVENIDAS NA LOCALIDADE DE BEBEDOURO.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL JUNTAMENTE COM O DEPARTAMENTO TRANSITO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO CORRETIVA DO SEMÁFORO LOCALIZADO NO PONTO DE INTERCESSÃO DAS AVENIDAS PRESIDENTE GETÚLIO VARGAS E CACHOEIRO DE ITAPEMIRIM SITUADO NO BAIRRO SHELL.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM &amp;#8211; DER-ES REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A RECUPERAÇÃO DO ACOSTAMENTO, BEM COMO A CORREÇÃO DO NÍVEL A PISTA DE ROLAMENTO, EM 3 (TRÊS) PONTOS REMANESCENTES DA ENCHENTE 2013/2014 AO LONGO DA RODOVIA ES-358, IMPORTANTE VIA QUE LIGA A SEDE DO MUNICÍPIO AO BALNEÁRIO DE PONTAL DO IPIRANGA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE OBRAS E DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS NO BUEIRO DE ESCOAMENTO DE ÁGUA PLUVIAL (GRADE QUEBRADA), SITUADO NA AVENIDA CAFÉ FILHO NO BAIRRO BNH._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE E FAIXA DE PEDESTRES EM FRENTE À ESCOLA POLIVALENTE I, SOLICITAMOS TAMBÉM O NIVELAMENTO DO CALÇAMENTO EXISTENTE.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SAÚDE JUNTAMENTE COM OS SETORES DE VIGILÂNCIA EPIDEMIOLÓGICA E CENTRO DE CONTROLE DE ZOONOSES REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O RECOLHIMENTO DE CÃES E GATOS DAS RUAS E AVENIDAS DO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL JUNTAMENTE COM O DEPARTAMENTO TRANSITO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REMARCAÇÃO DE SINALIZAÇÃO DE TRÂNSITO DE SOLO E TOPONÍMICA NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SAÚDE JUNTAMENTE COM OS SETORES DE VIGILÂNCIA EPIDEMIOLÓGICA REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O RETORNO DAS ATIVIDADES DO CARRO FUMACÊ, BEM COMO DOS AGENTES DE COMBATE AO MOSQUITO AEDES AEGYPTI EM TODA EXTENSÃO DOS BAIRROS INTERLAGOS, BEBEDOURO, PLANALTO, RODRIGUES MACIEL, BNH E SHELL.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL E SETORES COMPETENTES REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA AO CONTRATAÇÃO E/OU PERMANÊNCIA DE 1 (UM) COVEIRO NO CEMITÉRIO DE REGÊNCIA _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO NO FORRO, COBERTURA E PORTAS DE TRÊS SALAS QUE FICAM EM ANEXO A ESCOLA Mª DA PENHA PAZITO VENTURA, NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA ESTÁ DISPONIBILIZANDO GUARDAS MUNICIPAIS PERMANENTES NA ESCOLA Mª DA PENHA PAZITO VENTURA NOS PERÍODOS NOTURNOS E DIURNOS. </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O PATROLAMENTO E REPAROS NAS RUAS DO LOTEAMENTO J.J NO BAIRRO BEBEDOURO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA E MANUTENÇÃO DA ESCOLA SANTA LUZIA NO CHAPADÃO DO QUINZE.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA DE EDUCAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO DA EPM FAZENDA TRÊS MARIAS. BEM COMO MATERIAIS DIDÁTICOS PARA A MESMA.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA MUNICIPAL DE EDUCAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA E MANUTENÇÃO CEIM GERÔNCIO FRANCISCO EM HUMAITÁ. BEM COMO MATERIAL DIDÁTICO PARA A MESMA</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE   DE EDUCAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O RECOLHIMENTO DE MESAS E CADEIRAS QUE SE ENCONTRA NO CEIM GERONCIO FRANCISCO SEM NENHUMA UTILIZAÇÃO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL E DA POLICIA MILITAR REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA ESTÁ DISPONIBILIZANDO UMA EQUIPE PARA FAZER O POLICIAMENTO NO BAIRROS PLANALTO E BEBEDOURO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO, INDIQUE O ILMO. SR. ROMEU TAUMATURGO ROCHA JUNIOR, PARA RECEBER O &amp;#8220;TÍTULO DE CIDADÃO LINHARENSE. &amp;#8221;</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO, INDIQUE O ILMO. SR. VINÍCIUS DE MENDONÇA NARCIZO, PARA RECEBER O &amp;#8220;TÍTULO DE CIDADÃO LINHARENSE. &amp;#8221;</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA E MANUTENÇÃO DA RUA FELIPE DOS SANTOS NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO, INDIQUE O ILMO. SR. JONAS PEDRONI, PARA RECEBER O &amp;#8220;TÍTULO DE CIDADÃO LINHARENSE. &amp;#8221;</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE    EDUCAÇÃO E SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MUDANÇA DOS ALUNOS DA EPM PATRIMÔNIO DE HUMAITÁ PARA O CEIM GERÔNIMO FRANCISCO.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA EMEF PROFESSORA Mª APARECIDA LAVAGNOLI, SITUADA NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA EMEF ANTÔNIO FERNANDES DE ALMEIDA NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL JUNTAMENTE COM O DEPARTAMENTO TRANSITO REALIZE RESPECTIVAMENTE OS PROCEDIMENTOS NECESSÁRIOS PARA PINTURA E MANUTENÇÃO DA FAIXA DE PEDESTRE LOCALIZADO NA AVENIDA MARGINAL AO LADO DA RUA PRINCESA IZABEL SITUADA NA LINHA VERDE, GUARDA MUNICIPAL E/OU ROTATÓRIA DE OLHO DE GATO DE 2CM DE DIÂMETRO NO PONTO DE INTERCESSÃO DA RUA RUFINO DE CARVALHO COM A AVENIDA SÃO MATEUS. </t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS E SETORES COMPETENTES REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA CAPINA E LIMPEZA NAS LATERAIS DA RODOVIA ES-245, ESTRADA DE JATAIPEBA. </t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A REFORMA E MANUTENÇÃO DO COMPLEXO POLIESPORTIVO NO DISTRITO DE BEBEDOURO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS DA AVENIDA QUINTINO BOCAIUVA, ESPECIFICAMENTE A PARTIR DA EMEFM MARILIA DE REZENDE SCARTON COUTINHO, SEGUINDO EM DIREÇÃO AO FINAL DO INTERLAGOS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA AV: CASTRO ALVES, EM FRENTE OU PRÓXIMO AO N° 1776 NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O PATROLAMENTO COM ATERRO E REPAROS RESPECTIVAMENTE NA RUA JOAQUIN JOSE TAMBÉM NO FINAL DA AVENIDA JOÃO DA HORA BORGES NAS PROXIMIDADES DA IGREJA ASSEMBLEIA DE DEUS FAMÍLIA CENTRAL E NA RUA MARCOS CAPOVILA NO BAIRRO BEBEDOURO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPARO E MANUTENÇÃO NAS RUAS E AVENIDAS: PADRE MANOEL DA NÓBREGA N°2320, VASCO FERNANDES COUTINHO N°2280, CASTRO ALVES 2449 E 2124 E TODA EXTENSÃO DA VIA, TOMÉ DE SOUZA N°1429, REPÚBLICA N°1064, NAS RUAS D&amp;#8217; PEDRO II ESQUINA COM A AVENIDA CASTRO ALVES E NA RUA JOSÉ MARTINIANO DE ALENCAR EM FRENTE AO NÚMERO 697 E TODA EXTENSÃO DA VIA</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE BANHEIROS MASCULINOS E FEMININOS E A ADAPTAÇÃO DE UM BEBEDOURO NA ACADEMIA PÚBLICA DA PRAÇA DOS BAIRROS INTERLAGOS I E II, E NOS DEMAIS BAIRROS QUE AINDA NÃO FORAM FEITOS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO ATRAVÉS DE PROFISSIONAIS ESPECIALIZADOS, CAPACITE EM LIBRAS -  LINGUAGEM BRASILEIRA DE SINAIS, UM PEQUENO NÚMERO DE FUNCIONÁRIOS COMO RECEPCIONISTAS, DOIS ASSESSORES DO PERÍODO MATUTINO E DOIS ASSESSORES DO PERÍODO VESPERTINO DE CADA GABINETE DESTA CASA DE LEIS. </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA DE ESPORTE E LAZER QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA MANUTENÇÃO DOS BANHEIROS, BEBEDOUROS E LIMPEZA DAS QUADRAS DOS BAIRROS SHELL, CONCEIÇÃO, JARDIM LAGUNA E INTERLAGOS</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA AV: PEDRO ALVARES CABRAL EM FRENTE OU PRÓXIMO AO NÚMERO 1667 NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA FEITO MANUTENÇÃO E REPAROS NA RUA FELIPE DOS SAREQUER RECAPEMANETO, REPAROS E MANUTENÇÃO NA RUA DOM PEDRO II, BAIRRO INTERLAGOS.NTOS, TRECHO PRÓXIMO A ANTIGA QUADRA DE SKATE NO BAIRRO INTERLAGOS. ESTIVE A VISITAR A REGIÃO COM A MINHA EQUIPE E PERCEBEMOS QUE AQUELA REGIÃO PRECISA O MAIS RÁPIDO POSSÍVEL DE REPAROS, POIS A UMA QUANTIDADE MUITO GRANDE DE BURACOS, QUE POR SUA VEZ ATRAPALHA O TRAFEGO DE CARROS E MOTOS COLOCANDO EM RISCO A VIDA DE QUEM PASSA POR ALI DEVIDO AOS MESMOS TEREM QUE DESVIAR DOS BURACOS. </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA RUA CAPITÃO JOSÉ MARIA EM FRENTE À CASA DE Nº 236 NO BAIRRO ARAÇÁ.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO NA RUA BARTOLOMEU BUENO DA SILVA EM FRENTE AO Nº 353, PRÓXIMO A PADARIA INTERMASSA NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO NA RUA FELIPE DOS SANTOS, NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPARO E MANUTENÇÃO NAS RUAS E AVENIDAS: AV: PADRE MANOEL DA NÓBREGA EM TODA A SUA EXTENSÃO, RUA CARLOS CHAGAS EM FRENTE AO Nº 2278, RUA BARÃO DO RIO BRANCO EM FRENTE AO Nº1008 E NA RUA CARLOS GOMES, TRECHO ENTRE O DENIS LANCHES E A ACADEMIA MEGA FITNESS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA CAPINA E LIMPEZA DA PRAÇA DO BAIRRO INTERLAGOS II.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA FEITO REPAROS, LIMPEZA E MANUTENÇÃO NOS TELHADOS, CAIXA D&amp;#8217;ÁGUA E BEBEDOUROS DO CEIM ILIDIA ROSA DE ALMEIDA DOS SANTOS NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS JUNTAMENTE COM A SECRETARIA MUNICIPAL DE ESPORTE QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REFORMA E MANUTENÇÃO DA QUADRA POLIESPORTIVA DA EMEFM MARILIA DE REZENDE SCARTON COUTINHO NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPARO E MANUTENÇÃO NA RUA FELIPE DOS SANTOS, NAS PROXIMIDADES DO &amp;#8220;BAR DO MANOEL&amp;#8221; NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS JUNTAMENTE COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS E MANUTENÇÃO NA EPM PATRIMÔNIO DO HUMAITÁ NA REGIÃO DO HUMAITÁ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS E MANUTENÇÃO NA AVENIDA PEDRO ALVARES CABRAL, FRENTE À CASA DE Nº 1128 NO BAIRRO INTERLAGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS JUNTAMENTE COM A VIAÇÃO JOANA D&amp;#8217;ARC REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS, MANUTENÇÃO E CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NA AVENIDA LAGOA DO ENCANTO QUADRA 30, EM FRENTE AO LOTE 03 E TAMBÉM NA QUADRA 04 EM FRENTE AO LOTE 02 NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NAS AV: PAU BRASIL EM FRENTE AO Nº886, NA AV: ARAUCÁRIA EM FRENTE AO Nº629, NA RUA CEDRO EM FRENTE AO CEIM ANGELINA RIGONI E NA RUA IPÊ EM FRENTE AOS NÚMEROS 538 E 623, TODOS NO BAIRRO MOVELAR</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPARO E MANUTENÇÃO NA AV: PAU BRASIL ESQUINA COM A RUA CEDRO NO BAIRRO MOVELAR.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA CICLOVIA EM TODA A EXTENSÃO DA AVENIDA PAU BRASIL NO BAIRRO MOVELAR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A INSTALAÇÃO DE UMA FAIXA DE PEDESTRE NO CRUZAMENTO DA AVENIDA PAU BRASIL COM A RUA JATORÁ NO BAIRRO MOVELAR.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS NA ILUMINAÇÃO PÚBLICA DA RUA JOSÉ MARTINIANO DE ALENCAR, PRÓXIMO AO CLUBE DOS OITIS NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS NA ILUMINAÇÃO PÚBLICA DA LADEIRA JOÃO DA SANTA, DESCENDA DA PRAÇA 22 DE AGOSTO EM DIREÇÃO AO ANTIGO CAIS DO RIO DOCE, ATRÁS DO EDIFÍCIO ÁLVARO DURÃO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJAM FEITOS MANUTENÇÕES E REPAROS DA EMEF GERÔNIMO MONTEIRO NO BAIRRO BNH. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; E TAMBÉM MANUTENÇÃO E REPAROS NA ILUMINAÇÃO PÚBLICA DA AVENIDA JOÃO CABRAL DE MELO, EM FRENTE À CASA DE Nº 650 NO BAIRRO PALMITAL.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E EDUCAÇÃO REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS NA ILUMINAÇÃO, DESCARGAS DOS BANHEIROS, TROCA DE ALGUMAS FECHADURAS, CAPINA E LIMPEZA DO JARDIM DA EMEF CID ADALBERTO DOS REIS, SITUADA NO BAIRRO JUPARANÃ</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, JUNTAMENTE COM SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER E SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA EFETUADA A MANUTENÇÃO E REPAROS DE TODOS OS BRINQUEDOS, APARELHOS DE GINASTICA E EQUIPAMENTOS DA PRAÇA SITUADA NA AVENIDA PRESIDENTE COSTA E SILVA NO BAIRRO DO BNH._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SAÚDE REALIZE PROCEDIMENTOS NECESSÁRIOS PARA QUE AS UNIDADES DE SAÚDE DOS BAIRROS AVISO, INTERLAGOS, PLANALTO, CANIVETE, TRÊS BARRAS E BEBEDOURO ESTENDAM O ATENDIMENTO AO PÚBLICO POR 24 HORAS, AFIM DE TRAZER COMODIDADE A POPULAÇÃO E NÃO GERAR GRANDE TUMULTO NO HOSPITAL GERAL DE LINHARES (HGL)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE PARA QUE SEJA FEITA A LIMPEZA E CAPINA NAS RUAS DE TODO O BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO, PRESTE MOÇÃO DE APLAUSOS E CONGRATULAÇÕES JUNTAMENTE COM A ENTREGA DE HOMENAGEM AOS ATLETAS GABRIEL DOS SANTOS DE OLIVEIRA MORAES, EL&amp;#8217;OLAN SANTOS DE JESUS MORAES, EMANUEL PERINI GUIMARAES E LUIZ FERNANDO DOS SANTOS. </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO, PRESTE MOÇÃO DE APLAUSOS E CONGRATULAÇÕES JUNTAMENTE COM A ENTREGA DE HOMENAGEM AOS ATLETAS QUE ESTUDAM NAS ESCOLAS DO IFES, COOPERATIVA, REGINA BANHOS PAIXÃO E MARÍLIA DE REZENDE SCARTON COUTINHO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJAM FEITOS MANUTENÇÕES E REPAROS DA EMEF MANOEL MARTINS NO PONTAL DO IPIRANGA. </t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE,_x000D_
 _x000D_
 VENHO POR MEIO DESTE, EM RAZÃO DA COMEMORAÇÃO DOS 500 ANOS DA REFORMA PROTESTANTE, E AOS 158 ANOS DA IGREJA PRESBITERIANA DO BRASIL, REQUERER A REALIZAÇÃO DE SESSÃO SOLENE NO PLENÁRIO DESTA CASA DE LEIS NO DIA 17 DE OUTUBRO DE 2017 ÀS 19H30MIN._x000D_
 </t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NO SENTIDO DE PROVIDENCIAR PARA O BAIRRO VILA IZABEL, A MELHORIA  NA ILUMINAÇÃO PÚBICA BEM COMO REPAROS  NA REDE DE ESGOTO QUE ESTÃO EM MAL FUNCIONAMENTO E EM ALGUNS CASOS AO CÉU ABERTO TRAZENDO PERIGO A POPULAÇÃO, E QUE SE FAÇA UM ESTUDO PARA INSTALAÇÃO DE UMA PRAÇA NO BAIRRO, TRAZENDO ASSIM MAIS OPÇÃO DE ENTRETENIMENTO PARA OS MORADORES.  </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SE FAÇA  UM ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE UMA TORRE DE TRANSMISSÃO DE TELEFONIA CELULAR NO DISTRITO DE POVOAÇÃO DO RIO DOCE, NESTE MUNICÍPIO. LEMBRANDO QUE ESSE PEDIDO JÁ FOI SOLICITADO ATRAVÉS DO NOSSO GABINETE   EM 02 DE MARÇO DE 2015 PELO PROTOCOLO DE N° 03754-2015.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O MAPEAMENTO DAS ÁREAS VAGAS, (LOTES/TERRENOS) QUE PERTENCEM A PREFEITURA MUNICIPAL DE LINHARES.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POLICIAMENTO MAIS OSTENSIVO, ENGLOBANDO A POLÍCIA MILITAR E A GUARDA CIVIL MUNICIPAL, NO CENTRO DA CIDADE, EM TODOS OS TURNOS. </t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A REFORMA DA QUADRA POLIESPORTIVA &amp;#8220; FERDINANDO AMÉRICO BOBBIO&amp;#8221;, BEM COMO A MANUTENÇÃO E REPAROS DA EMEF OROZIMBO LEITE SITUADA NO PATRIMÔNIO DO GUAXE.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS NA UNIDADE DE SAÚDE &amp;#8220; ALCIDES CORREA&amp;#8221; SITUADA NO GUAXE.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE A TROCA DE AREIA NO PARQUINHO DA PRAÇA DO BAIRRO NOVO HORIZONTE SITUADO NA AV. PRESIDENTE COSTA E SILVA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS NA ILUMINAÇÃO PUBLICA DA PRAÇA DO BAIRRO SHELL SITUADA NA AV CACHOEIRO DO ITAPEMIRIM</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NO BAIRRO NOVO HORIZONTE NA RUA MENDES DE SÁ</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA INSTALAÇÃO DE UM PONTO DE ÔNIBUS NA RUA PINHEIRO, BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA INSTALAÇÃO DE UM ORELHÃO NA RUA MARIA DEOCLÉCIO BARBOSA, BAIRRO CANIVETE.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA DISPONIBILIZAÇÃO DE MÉDICOS NA UNIDADE DE SAÚDE DE POVOAÇÃO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE SANEAMENTO BÁSICO PARA COMUNIDADES DO INTERIOR DO MUNICÍPIO DE LINHARES </t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM VÁRIAS RUAS E AVENIDAS DO BAIRRO INTERLAGOS: AV: OURO PRETO EM FRENTE AO N°1310, RUA: JOSÉ RODRIGUE DA VITORIA EM FRENTE AO Nº229 PRÓXIMO AO CEIM ILIDIA, NA AV: PEDRO PALÁCIO EM FRENTE AO SALÃO STYLLU&amp;#8217;S Nº1633, RUA: MONTEIRO LOBATO EM FRENTE AO Nº2149.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICANDO SERVIÇO PÚBLICO DE REPARO &amp; SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS EM TODA A REDE DE ILUMINAÇÃO PÚBLICA, NA VILA DE REGÊNCIA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICANDO QUE O PODER EXECUTIVO (SECRETARIA DE SERVIÇOS URBANOS) INTERVENHA JUNTO A EMPRESA EDP ESCELSA, PARA A EXECUÇÃO DO SERVIÇO PÚBLICO DE ATIVAÇÃO DE ENERGIA ELÉTRICA NO RESIDENCIAL GAIVOTAS II, NAS MEDIAÇÕES DO BAIRRO LINHARES V (NAS APROXIMIDADES DO CAMPO)._x000D_
 </t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DAS SECRETARIAS MUNICIPAL DE PLANEJAMENTO E EDUCAÇÃO REALIZEM OS PROCEDIMENTOS NECESSÁRIOS AFIM DE PROMOVEREM ESTUDOS DE VIABILIDADE PARA ESTAREM REALIZADO ESTUDOS COM A FINALIDADE DE IMPLANTAÇÃO DE CURSOS DE PRIMEIROS SOCORROS NAS ESCOLAS E CRECHES DO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS NA UNIDADE DE SAÚDE &amp;#8220; RODOLFO BITTI &amp;#8221; SITUADA NO DISTRITO DO FARIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO EUM PONTAL DO OURO E A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA SITUADA NO PATRIMÔNIO DO GUAXE.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO DO CEIM &amp;#8220;JEAN CARLOS BASTOS&amp;#8221; SITUADA NO PATRIMÔNIO DO GUAXE.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICANDO ESTUDO DE MOBILIDADE URBANA COM A PROPOSTA DE ALTERAÇÃO/MUDANÇA NO TRÂNSITO PARA </t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 029/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO MOVELAR DESTE MUNICÍPIO, VISTO QUE É EXTREMAMENTE NECESSÁRIO A CONSTRUÇÃO DO MESMO,</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 030/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO BAIRRO MOVELAR, NESTA CIDADE. È UMA OBRA DE GRANDE IMPORTÂNCIA PARA MORADORES E DE INTERESSE PÚBLICO RELEVANTE, POIS A MAIORIA DOS CIDADÃOS NÃO DISPONIBILIZAM DE UM ESPAÇO ADEQUADO PARA A REALIZAÇÃO DOS SEUS VELÓRIOS, ACONTECENDO EM SUAS RESIDÊNCIAS. LINHARES, 03 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 032/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODE EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE, INFORMAÇÕES SOB AS ÁRVORES QUE FORAM SACRIFICADAS, LOCALIZADAS NO CANTEIRO DA AVENIDA PRESIDENTE CAMPOS SALES (BAIRRO CONCEIÇÃO) E NA AVENIDA PRESIDENTE RODRIGUES ALVES (BAIRRO JUPARANÃ), LINHARES. LINHARES, 19 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 033/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NOS ARREDORES DO JR - RESTAURANTE, LOCALIZADO NA RUA PINHEIRO S/Nº , BAIRRO MOVELAR. LINHARES, 17 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 034/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A REFORMA GERAL DA PRAÇA DO INTERLAGOS II. SENDO A ÚNICA DA COMUNIDADE E A MESMA, NECESSITA DE CUIDADOS COMO: A IMPLANTAÇÃO DE ÁREA DE LAZER, ACADEMIA AO AR LIVRE (PARA IDOSOS E DEMAIS MORADORES), BRINQUEDOS NOVOS, VISANDO ATENDER O PÚBLICO INFANTIL. TAL SOLICITAÇÃO É NO INTUITO DE QUE, A POPULAÇÃO LOCAL POSSA USUFRUIR DA MESMA, PRINCIPALMENTE A NOITE.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 035/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO MELHORIAS NA ILUMINAÇÃO PÚBLICA DA PRACINHA LOCALIZADA NO BAIRRO INTERLAGOS II. APROVEITANDO O ENSEJO, INSTA AINDA MAIS POLICIAMENTO NO LOCAL, VISTO QUE A GUARITA DA POLÍCIA MILITAR, NÃO VEM FUNCIONANDO TODOS OS DIAS, CONFORME INFORMAÇÕES DE MORADORES.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 036/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE, INFORMAÇÕES SOBRE A DENÚNCIA DE QUE, AO LADO DA ESCOLA MARIA MATIAS DE SOUZA, LOCALIZADA NO BAIRRO MOVELAR, MORADORES ESTÃO ATERRANDO </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 037/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO QUE A SECRETARIA COMPETENTE PROCEDA A MANUTENÇÃO DA RUA 35, NO BAIRRO PLANALTO II, NESTA CIDADE (LOCAL CONHECIDO COMO </t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 039/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO, SOLICITANDO MELHORIAS E TAPA BURACOS, EXISTENTES NA RODOVIA DALMÁCIO JOSÉ MAGE, MAIS CONHECIDA COMO ESTRADA DO FARIAS, POR LIGAR O REFERIDO PATRIMÔNIO À RODOVIA BR-101. LINHARES, 05 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 040/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO, SOLICITANDO À SECRETARIA COMPETENTE, A TROCA DE LÂMPADAS QUEIMADAS, EM FRENTE AO CEIM - WENDERSON NICO DE FREITAS, NA COMUNIDADE DO FARIAS - LINHARES, 05 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 041/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO, SOLICITANDO MELHORIAS NA ILUMINAÇÃO PÚBLICA, NO BAIRRO TRÊS BARRAS. TENDO EM VÁRIAS LÂMPADAS QUEIMADAS NA LOCALIDADE. LINHARES, 05 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 042/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À QUE PROVIDENCIE A LIMPEZA NAS RUAS E AVENIDAS DO BAIRRO SÃO JOSÉ, VISTO QUE, MATOS ESTÃO TOMANDO CONTA DAS CALÇADAS. SENDO AINDA NECESSÁRIO REALIZAR A CAPINA E VARRIÇÃO. LINHARES, 15 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 043/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À QUE PROVIDENCIE A LIMPEZA NAS RUAS E AVENIDAS DO BAIRRO TRÊS BARRAS, VISTO QUE OS MATOS ESTÃO TOMANDO CONTA DAS CALÇADAS. SENDO AINDA, NECESSÁRIO REALIZAR A CAPINA E VARRIÇÃO. LINHARES, 15 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 044/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À QUE, PROVIDENCIE REDUTOR DE VELOCIDADE NA RUA PINHEIROS, PRÓXIMO AO SALÃO DO WALDIR NO BAIRRO MOVELAR. LINHARES, 15 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº045/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À QUE PROVIDENCIE A MANUTENÇÃO DAS FAIXAS DE PEDESTRES DAS AVENIDAS HANS SCHMOGER NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO, E DEMAIS RUAS E AVENIDAS DO BAIRRO, NO INTUITO DE GARANTIR A SEGURANÇA DOS PEDESTRES E CICLISTAS. LINHARES, 15 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 046/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO QUE PROVIDENCIE TROCA DE LÂMPADA E A LUMINÁRIA, NO POSTE DE NÚMERO Nº 5254, LOCALIZADO NA AVENIDA ARAUCÁRIA, PRÓXIMO A ESCOLA MARIA MATIAS DE SOUZA, BAIRRO MOVELAR. LINHARES, 15 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 047/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À QUE PROVIDENCIE REDUTOR DE VELOCIDADE NA RUA ANGELIM, PRÓXIMO AO ESPETINHO NO BAIRRO MOVELAR. LINHARES, 15 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 048/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO, À SECRETARIA QUE PROVIDENCIE A TROCA DE LÂMPADA QUEIMADA NA RUA DO CONDOMÍNIO FONTE, NO BAIRRO MOVELAR - LINHARES, CONFORME SOLICITAÇÃO DOS MORADORES. LINHARES, 22 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 049/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA QUE PROVIDENCIE A TROCA DE LÂMPADA QUEIMADA NA AVENIDA PAU BRASIL, NO BAIRRO MOVELAR - LINHARES, PRÓXIMO À IGREJA CONFORME SOLICITAÇÃO DOS MORADORES. LINHARES, 22 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 050/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA QUE PROVIDENCIE A TROCA DE LÂMPADA QUEIMADA NO INTERIOR DO MUNICÍPIO, NA LOCALIDADE DE CÓRREGO DR. JONES, PRÓXIMO AO BAR DO TONICO - LINHARES, CONFORME SOLICITAÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE A SINALIZAÇÃO E PINTURA DE ADVERTÊNCIAS NOS REDUTORES DE VELOCIDADES (QUEBRA-MOLAS) EM TODA EXTENSÃO DA RUA JOSÉ BONIFÁCIO, INTERLAGOS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE PROVIDENCIE OS AGENDAMENTOS DAS CONSULTAS NAS UNIDADES DE SAÚDE DOS BAIRROS DE NOSSO MUNICÍPIO SEJAM REALIZADOS NO PERÍODO VESPERTINO E NÃO </t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 053/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE MELHORIAS NA ESTRUTURA DA ESCOLA ZEFERINO BATISTA FIOROT, SITUADA NO BAIRRO SANTA CRUZ, ESTÁ NECESSITANDO DE REFORMAS COM URGÊNCIA NO BANHEIRO SEM TORNEIRA, VASOS QUEBRADOS E TUDO ENFERRUJADO. A UNIDADE DE ENSINO ESTÁ PRECISANDO DE REFORMA COM URGÊNCIA. LINHARES, 14 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 054/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A TROCA DE LÂMPADA QUEIMADA NA RUA JOSÉ CALDARA, BAIRRO JOCAFE II, LINHARES, CONFORME FOTOS ANEXO ENVIADAS PELOS MORADORES. LINHARES, 14 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº055/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A LIMPEZA E CAPINA AO REDOR DA ESTAÇÃO DE SERVIÇO DE ÁGUA E ESGOTO NO BAIRRO TRÊS BARRAS, PERTO DO DPJ; TENDO EM VISTA A POLUIÇÃO VISUAL E ESTADO DE ABANDONO DO LOCAL.LINHARES, 21 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 056/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE, PROVIDENCIE SINALIZAÇÃO INDICANDO A EXISTÊNCIA DA LOMBADA NA RUA: IDAIR BORTOLOTTI, PERTO DA OFICIAN LANTERNAGEM NO BAIRRO TRÊS BARRAS. LINHARES, 21 DE JUNHO DE 2017</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 057/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE, PROVIDENCIE RECAPEAMENTO DO ASFALTO PERTO DA IGREJA NOVA ALIANÇA, NO BAIRRO TRÊS BARRAS; ONDE ENCONTRA-SE COM DOIS RECORTES NO ASFALTO; TRAZENDO TRANSTORNOS PARA QUEM TRAFEGA NA LOCALIDADE. LINHARES, 21 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 058/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE LIMPEZA E CAPINA NA PRACINHA DO BAIRRO PLANALTO; QUE SE ENCONTRA COM BASTANTE MATOS EM SEUS CANTEIROS. LINHARES, 21 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 059/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO, SOLICITANDO QUE PROVIDENCIE A LIMPEZA E CAPINA EM TORNO DO ESTÁDIO DE FUTEBOL DOMINGOS JOSÉ ROCHA, LOCALIZADO NO BAIRRO MOVELAR, LINHARES, ES,22 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 060/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO, SOLICITANDO À SECRETARIA COMPETENTE, MELHORIAS E MANUTENÇÃO NOS BANHEIROS, ASSENTOS E CHUVEIROS NO VESTIÁRIO DO ESTÁDIO DE FUTEBOL DOMINGOS JOSÉ DA ROCHA, LOCALIZADO NO BAIRRO MOVELAR - LINHARES ES. TENDO EM VISTA AS PÉSSIMAS CONDIÇÕES QUE SE ENCONTRA O LOCAL. LINHARES-ES, 22 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 061/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO, SOLICITANDO À SECRETARIA COMPETENTE A TROCA DE PLACA DE IDENTIFICAÇÃO DO ESTÁDIO DE FUTEBOL DOMINGOS JOSÉ ROCHA, LOCALIZADO NO BAIRRO MOVELAR, TENDO EM VISTA QUE ESTÁ TOTALMENTE APAGADA. LINHARES, 22 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 062/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A LIMPEZA, E DEVIDOS REPAROS NA REDE DE ESGOTO LOCALIZADA NO FINAL DA RUA BRAÚNA, BAIRRO MOVELAR. LINHARES, 23 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 063/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE, QUEBRA-MOLAS NA RUA ANGELIM - BAIRRO MOVELAR. MAIS PRECISAMENTE ENTRE A IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS E O ESPETINHO DO AILTON, CONFORME INDICAÇÃO DA PLACA. LINHARES, 27 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 064/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE, QUEBRA-MOLAS NA RUA CANELA - BAIRRO MOVELAR. PERTO DO CAMPO DE FUTEBOL. LINHARES, 27 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 065/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE MELHORIAS E RECAPEAMENTO DE ASFALTO NA AVENIDA PAU BRASIL, VISTO QUE O BURACO ESTÁ CAUSANDO TRANSTORNOS PARA MOTORISTAS, CICLISTAS E PEDESTRES. CABE OBSERVAR QUE A AVENIDA É BASTANTE MOVIMENTADA. LINHARES, 17 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº052/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER À VOSSA EXCELÊNCIA QUE SE CONCEDA O TÍTULO DE CIDADANIA DE CIDADÃO HONORÁRIO LINHARENSE OU QUALQUER OUTRA HONRARIA OU HOMENAGEM NA PESSOA DO SENHOR; LUIZ FERRAÇO. LINHARES, 12 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 066/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE MELHORIAS NO RECAPEAMENTO DE ASFALTO NA AVENIDA CEREJEIRAS BAIRRO MOVELAR, VISTO QUE O TRÁFEGO DE VEÍCULOS SÃO CONSTANTES.LINHARES, 17 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 067/2017 -  FRANCISCO TARCÍSIO SILVA , VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A REPOSIÇÃO DE LUMINÁRIA NA AVENIDA CEREJEIRAS, PRÓXIMO AO SHOPPING PÁTIO MIX, NO BAIRRO MOVELAR. LINHARES, 17 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 068/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE MELHORIAS DE ASFALTO NA AVENIDA - PREFEITO ANÁRIO MARREIRO, PRÓXIMO AO EDSON VEÍCULOS, NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO. LINHARES, 17 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 069/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A TROCA DE LÂMPADA QUEIMADA DO POSTE DE Nº 2026, LOCALIZADO NA PRACINHA DO BAIRRO CONCEIÇÃO. LINHARES, 18 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 070/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE FISCALIZAÇÃO NO BAIRRO VILA ISABEL, MAIS PRECISAMENTE NO CÓRREGO DO ARROZ, ONTEM MORADORES DENUNCIA QUE UMA NASCENTE ESTÁ MORRENDO NA LOCALIDADE; DEVIDO ATERRO DE FORMA IRREGULAR, NO INTUITO DE CONSTRUIR UMA RUA E VENDA DE LOTES NA LOCALIDADE. LINHARES, 18 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 071/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A LIMPEZA E DEVIDOS REPAROS NA REDE DE ESGOTO E BUEIRO, LOCALIZADA NA AVENIDA ANTÔNIO FERNANDES DE ALMEIDA, BAIRRO INTERLAGOS, NESTE MUNICÍPIO. É IMPRESCINDÍVEL QUE PERCEBA A GRAVIDADE DA QUESTÃO AQUI TRATADA, SOLICITANDO A POSSIBILIDADE DE IMEDIATO REPAROS E MANUTENÇÃO NA REDE DE ESGOTO E BUEIRO, QUE VEM TRANSBORDANDO E TRAZENDO TRANSTORNOS E MAL ESTAR A POPULAÇÃO LOCAL. LINHARES, 20 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 072/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A MANUTENÇÃO NO POSTE DA AVENIDA JOSÉ FRANCISCO CARMINATTI BACHETI NO BAIRRO PLANALTO EM LINHARES, 20 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 073/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE A NECESSIDADE DE DIVULGAÇÃO COM URGÊNCIA, SOBRE A PROLIFERAÇÃO DA CHIKUNGUNYA. POIS JÁ FORAM REGISTRADAS 45 NOTIFICAÇÕES DA DOENÇA NO MUNICÍPIO, COM 20 CASOS CONFIRMADOS. POIS JÁ FORAM REGISTRADAS 45 NOTIFICAÇÕES DA DOENÇA DO MUNICÍPIO, COM 20 CASOS CONFIRMADOS. SENDO ESTÁ UMA DAS DOENÇAS TRANSMITIDAS PELO MOSQUITO AEDES AEGYPTI, A CHIKUNGUNYA, TEM AVANÇADO EM LINHARES, NO NORTE DO ESTADO. LINHARES, 03 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 074/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE MELHORIAS E RECAPEAMENTO DE ASFALTO NA AVENIDA ARAUCÁRIA, PRÓXIMO A PANIFICADORES FORNALHA, NO BAIRRO MOVELAR. CABE OBSERVAR QUE A AVENIDA É BASTANTE MOVIMENTADA. LINHARES, 03 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 075/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE RECAPEAMENTO DE ASFALTO NA RUA ANGELIN, PRÓXIMO A RESIDÊNCIA Nº 707, BAIRRO MOVELAR, VISTO QUE O TRAFEGO DE VEÍCULOS SÃO CONSTANTES. LINHARES, 03 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 076/2017 -  FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A REPOSIÇÃO DE LÂMPADAS QUEIMADAS NA LATERAL DA BR-101, PRÓXIMO AO SHOPPING PÁTIOMIX. ENTRE O SEMÁFORO E O POSTO DE GASOLINA, CONFORME SOLICITAÇÃO DO MORADORES. LINHARES, 03 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 077/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS,VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE, QUEBRA-MOLAS NA RUA TIRADENTES Nº 2076, BAIRRO INTERLAGOS, PRÓXIMO AO CAMPO SÃO PAULO APÓSTOLO. LINHARES, 10 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 078/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A TROCA DE LÂMPADA NO POSTE Nº 1520, NA AVENIDA CEREJEIRAS, BAIRRO MOVELAR. TENDO EM VISTA A GRANDE MOVIMENTAÇÃO DE PESSOAS NO LOCAL. LINHARES, 10 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.xml</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 079/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE, A RECUPERAÇÃO COM OPERAÇÃO DE TAPA BURACOS NA AVENIDA PRINCIPAL GENÉSIO DURÃO, NO BAIRRO TRÊS BARRAS, NESTE MUNICÍPIO. LINHARES, 10 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL E DA POLICIA MILITAR REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA ESTÁ DISPONIBILIZANDO UMA EQUIPE DA POLÍCIA MILITAR PARA QUE SEJA REFORÇADO A RONDA NOTURNA NAS RUAS DO BAIRRO SHELL</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À SECRETARIA COMPETENTE QUE PROVIDENCIE A LIMPEZA DAS ESTAÇÕES DE TRATAMENTO DE ESGOTO DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>Edimar Vitorazzi</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.docx</t>
   </si>
   <si>
     <t>TROCA DE TAMPA DE BUEIRO NA RUA ARGEU RIBEIRO DE MORAES ,BAIRRO CANIVETE</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.docx</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA MARIA HELENA PEREIRA NO BAIRRO CANIVETE</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A PODA DE ÁRVORES NA AVENIDA ALEGRE PRÓXIMO À CASA DE Nº 1725 NO BAIRRO SHELL.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL JUNTAMENTE COM O DEPARTAMENTO DE TRÂNSITO QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPINTURA E SINALIZAÇÃO DE CICLOVIA PARA CICLISTAS EM TODA EXTENSÃO DA AVENIDA ALEGRE SITUADA NO BAIRRO SHELL.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA DISPONIBILIZAR UM GUARDA MUNICIPAL PARA ESTAR FAZENDO A VIGILÂNCIA, MONITORAMENTO E SEGURANÇA NO PERÍODO NOTURNO DA EMEF &amp;#8220;PROF.ª EFIGÊNIA SIZENANDO&amp;#8221; SITUADA NO DISTRITO DE FARIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM ESTUDO DE VIABILIDADE PARA MELHORIA NO CALÇAMENTO DAS RUAS ANTÔNIO GOMES DE MACEDO E DA AV. BENEVENUTO ZORZANELLI  QUE FICA PRÓXIMO A EMEF ESCOLA PROFESSORA ELIANA CORREIA PÍFANO  NO BAIRRO BEBEDOURO NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITA A MANUTENÇÃO (PINTURAS) DAS FAIXAS DE PEDESTRES, DAS PLACAS  INDICADORAS DOS  REDUTORES DE VELOCIDADES BEM COMO TODAS PLACAS DE TRANSITO INDICATIVAS EM TODOS  BAIRROS DE LINHARES. </t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPARO E MANUTENÇÃO NAS RUAS JOAO PAULO II DO Nº1750 AO Nº1800 E JOAO FREGONA AMBAS NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR A MANUTENÇÃO E RECAPEAMENTO DE TODA A EXTENSÃO DA AVENIDA PEDRO PALÁCIO SITUADA NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE OPERAÇÃO TAPA BURACOS NO ASFALTO DA AVENIDA CASTRO ALVES, EM FRENTE À RESIDÊNCIA Nº 2136, BAIRRO INTERLAGOS, LINHARES ES.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE INSTALAÇÃO DE VENTILADORES NAS SALAS DE AULAS DO EMEF PROF. EFIGENIA SIZENANDO, LOCALIZADA NA RUA PRINCIPAL, SN, CÓRREGO FARIAS NA CIDADE DE LINHARES &amp;#8211; ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE SERVIÇOS URGENTE DE RETIRADA DE ENTULHO, LIMPEZA E FISCALIZAÇÃO EM TERRENO DA PREFEITURA, SITUADO NA RUA RIO GRANDE DO NORTE, NAS PROXIMIDADES DO BAR DO CUCA, NO BAIRRO AVISO &amp;#8211; LINHARES -ES </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇO DE PODA DE ÁRVORES E A REPARAÇÃO NA ILUMINAÇÃO PÚBLICA DA RUA LUIZ DE CAMÕES, BAIRRO INTERLAGOS. </t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM NOVAMENTE PINTADAS AS FAIXAS DE PEDESTRES QUE SE ENCONTRAM EM FRENTE AS ESCOLAS</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACOS EM FRENTE AO CEIM PERPÉTUA MARIA DOS ANJOS, NA AV. MACHADO DE ASSIS, S/N - PALMITAL</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA EM CARATER DE URGENCIA A CONTRATAÇÃO DE 01 MEDICO ESPECIALIZADO EM MASTOLOGIA PARA ATUAR NO MUNICIPIO DE LINHARES. </t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A CONSTRUÇÃO DE UM MURO AO REDOR DA ESCOLA UNIDOCENTE LOCALIZADA NA COMUNIDADE DE SANTO HILARIO </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DE DR. JONES PARA ATENDER A ASSOCIAÇÃO DE MORADORES, IGREJA CATÓLICA, E O CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA VIAÇÃO JOANA D&amp;#8217;ARC REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA DISPONIBILIZAR MONITORES EM PONTOS DE ÔNIBUS DE MAIORES MOVIMENTOS/INTEGRAÇÃO, AFIM DE INFORMAR O ITINERÁRIO DOS MESMOS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS PARA EFETUAR REPAROS, MANUTENÇÃO NO ABRIGO DE PONTO DE ÔNIBUS NA RUA JOSÉ RODRIGUES DA VITÓRIA NO BAIRRO INTERLAGOS EM FRENTE AO SUPERMERCADO VITÓRIA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A CONSTRUÇÃO DE UMA SAL PARA SERVIR DE CRECHE EM CARÁCTER DE URGÊNCIA A SER ANEXADA À ESCOLA </t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.doc</t>
   </si>
   <si>
     <t>ENCAMINHAR AO CHEFE DO PODER EXECUTIVO O PROJETO DE Nº 3190/2017</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE EDUCAÇÃO DE SURDOS NO MUNICÍPIO DE LINHARES</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PEDIDO DE INCLUSÃO DOS PROPRIETÁRIOS DE ILHA LOCALIZADO NA BACIA DO RIO DOCE, NO CADASTRO DE INDENIZAÇÃO REALIZADO PELA FUNDAÇÃO RENOVA (SAMARCO) E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INCLUSÃO DOS COMERCIANTES DO PONTAL DO IPIRANGA, BARRA SECA, URUSSUQUARA, DEGREDO, REGÊNCIA, NO CADASTRO DE INDENIZAÇÃO REALIZADO PELA FUNDAÇÃO RENOVA(SAMARCO) E OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA NA SESSÃO DO PLENÁRIO UMA HOMENAGEM À FAMÍLIA DA SRª JACILDA ROCHA FELIX, NAS PESSOAS DE SEUS FILHOS: BRENA, WAGNER E DIEGO.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRES E IMPLANTADO UM QUEBRA-MOLAS NA RUA JOÃO BONICENHA, BAIRRO SÃO JOSÉ, QUADRA 36, S/N EM FRENTE AO CEIM JOSÉ CÂNDIDO DURÃO</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR A CONSTRUÇÃO DO MURO AO REDOR DO CEMITÉRIO DE BEBEDOURO. </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) NA ALTURA DO Nº 262 DA RUA ANTÔNIO GOMES MACEDO, BAIRRO BEBEDOURO. </t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO A CONCESSIONÁRIA DE SERVIÇO TELEFÔNICO -OI (TELEMAR NORTE LESTE) E PROVIDÊNCIA DE RETIRADA DOS ARMÁRIO METÁLICOS DAS CALÇADAS DOS BAIRROS E COMUNIDADES DESSA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.zip</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SE FAÇA UM ESTUDO DE INSTALAÇÃO DE ALGUM MODELO DE PROTEÇÃO SOLAR, COMO POR EXEMPLO PODE SER USAR O INSULFILME, TOLDOS OU PERSIANAS  NA RECEPÇÃO DA UNIDADE DE SAÚDE DA FAMÍLIA PLANALTO, QUE FICA  NO   BAIRRO PLANALTO NESTE MUNICÍPIO , POIS O SOL  DA TARDE ESTA ADENTRANDO, ATRAPALHANDO ASSIM O BOM FUNCIONAMENTO  DA UNIDADE E INCOMODANDO AS PESSOAS QUE ALI FREQUENTAM. </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.zip</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUER PARA QUE SE FAÇA A CONTRATAÇÃO DE UM MÉDICO PARA ÁREA 1 NA UNIDADE BÁSICA DE SAÚDE ETELVINA LOUREIRO SILVEIRO NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.zip</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, NO SENTIDO DE QUE SE FAÇA UM ESTUDO PARA MELHORIA NO TRANSITO NO ENTRONCAMENTO DAS AV. LUIZ DE CAMÕES COM A RUA JOÃO GAMA PRÓXIMO AO POSTO DE SAÚDE JOEL COELHO NO BAIRRO INTERLAGOS. POR SE TRATAR DE UM CRUZAMENTO ONDE OS VEÍCULOS VEEM EM ALTA VELOCIDADE NÃO RESPEITANDO A CICLOVIA QUE ALI EXISTE, E CONSEQUENTEMENTE CAUSANDO VÁRIOS ACIDENTES JÁ COMPROVADOS POR MORADORES DA LOCALIDADE. </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS,Nº 101/2017, REQUERENDO POLICIAMENTO OSTENSIVO NOS PONTOS DE ÔNIBUS PRÓXIMOS DA ESCOLA "EMIR DE MACEDO GOMES" NO BAIRRO SHELL, LINHARES - ES.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS,Nº 102/2017, REQUERENDO A CONSTRUÇÃO DA COBERTURA NA ARQUIBANCADA DO CAMPO DE FUTEBOL DO COMPLEXO ESPORTIVO DO BAIRRO AVISO, LINHARES - ES.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.docx</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA CECÍLIA MEIRELES NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.docx</t>
   </si>
   <si>
     <t>IMPLATAÇÃO DE FAIXA DE PEDESTRE EM FRETE A EMEF DINORAH ALMEIDA RODRIGUES NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A MANUTENÇÃO E REPAROS NA ILUMINAÇÃO PÚBLICA NA QUADRA DA EMEF PROF.ª. MARIA DA PENHA PAZITO VENTURA, SITUADA NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.docx</t>
   </si>
   <si>
     <t>TROCA DA TAMPA DE BUEIRO NA RUA ARGEU RIBEIRO DE MORAES,BAIRRO CANIVETE</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.docx</t>
   </si>
   <si>
     <t>REPOSIÇÃO DA TAMPA DA GALERIA NA RUA MARIA FAÉ ZUQUI, BAIRRO CANIVETE</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0101/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE   SOBRE URGÊNCIA NA EXECUÇÃO DE LIMPEZA DAS BOCAS DE LOBO (BUEIROS) LOCALIZADAS NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO, NA AVENIDA GUERINO GILBERTI, PERTO DO AÇOUGUE CUZZUOL.   _x000D_
 </t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0100/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  A NECESSIDADE: DE QUEBRA &amp;#8211; MOLAS, FAIXAS DE PEDESTRES E SINALIZAÇÃO DOS PONTOS DE ÔNIBUS. NAS RUAS E AVENIDAS, NO BAIRRO LAGOA DO MEIO. _x000D_
 </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO- CGB-TS/ Nº 099/ 2017 - FRANCISCO TARCÍSIO SILVA - VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  A NECESSIDADE: DE QUEBRA &amp;#8211; MOLAS, FAIXAS DE PEDESTRES E SINALIZAÇÃO DOS PONTOS DE ÔNIBUS. NAS RUAS E AVENIDAS, NO BAIRRO JUPARANÃ .</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE RECAPEAMENTO ASFÁLTICO DA AVENIDA SÃO MATEUS, SITUADA NO BAIRRO ARAÇÁ </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE REPAROS NA RUA JOÃO FREGONA, LOCALIZADA NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ÔNIBUS PARA ATENDER OS FUNCIONÁRIOS, MORADORES, VISITANTES E SOCIOEDUCANTOS DO INSTITUTO DE ATENDIMENTO SOCIOEDUCATIVO DO ESPIRITO SANTO (IASES)</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE O TERMINO DO ASFALTO QUE LIGA A ESTRADA DE JATAIPEBA AO INSTITUTO DE ATENDIMENTO SOCIOEDUCATIVO DO ESPIRITO SANTO (IASES)</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE UM DENTISTA SEMANALMENTE PARA ATENDER OS SOCIOEDUCANDOS DO INSTITUTO DE ATENDIMENTO SOCIOEDUCATIVOS DO ESPIRITO SANTO (IASES)</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CAMPO DE BOCHA NA COMUNIDADE DE SAO VICENTE DE TERRA ALTA, LOCALIZADA NA ZONA RURAL DE LINHARES NAS PROXIMIDADES DE SÃO RAFAEL </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DO CONSELHO DE CRIAÇÃO ESCOLAR </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A INSTALAÇÃO DE UM TOLDO NA UNIDADE DE SAÚDE DA FAMILIA USF BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE O RECAPEAMENTO DO FINAL DA AVENIDA NOGUEIRA DA GAMA, NAS PROXIMIDADES DA CÂMERA MUNICIPAL DE LINHARES NO BAIRRO COLINA NO DECORRER DE TODA EXTENSÃO DA AV. GUERINO GIUBERT, QUE CORTA OS BAIRROS CONCEIÇÃO E JUPARANÃ</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTAR O SERVIÇO DE OBRAS DEVIDO A CRATERA ABERTA A MESES DEVIDO AS CHUVA FORTES LOCALIZADO NA RUA 35 BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE PAVIMENTAÇÃO E A SINALIZAÇÃO QUE SE FAZ NECESSÁRIA NA AVENIDA TUPINAMBAS BAIRRO JARDIM LAGUNA</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE A MANUTENÇÃO NECESSÁRIA NA PRAÇA DO BAIRRO ARAÇÁ.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE POLICIAMENTO OSTENSIVO NO BAIRRO AVISO </t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTACIONAMENTO ROTATIVO NO CENTRO DE LINHARES </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZE OBRA DE IMPLANTAÇÃO DE REDE DE ESGOTO NO LOTEAMENTO </t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZE A OBRA DE REFORMA E UMA LIMPEZA NA AREA EXTERNA DA ESCOLA </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A PAVIMENTAÇÃO DA RUA DOS PAPAGAIOS, BAIRRO GAIVOTAS. </t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE REPAROS EM BOEIROS QUE NECESSITAM DE TAMPAS, NO BAIRRO SHELL PRÓXIMO A CASA DO MORADOR ÂNGELO NA AV. BARRA DE SÃO FRANCISCO Nº510</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A PROVIDENCIA DE LANCHES PARA OS ACOMPANHANTES DE PACIENTES NAS  VIAGENS PARA OS HOSPITAIS/CLINICAS DE LINHARES X VITORIA LINHARES X COLATINA LINHARES X CACHOEIRO DO ITAPEMIRIM E OUTRAS LOCALIDADES </t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAR UMA LINHA DE ÔNIBUS NA RUA PROJETADA DO BAIRRO JARDIM LAGUNA QUE CHEGA ATE A PENITENCIARIA REGIONAL DE LINHARES </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUSAO DE PROJETOS CLÍNICOS ESPORTIVOS E RECREATIVOS PARA MELHOR IDADE NO BAIRRO AVISO </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE UMA EXTENSÃO DA REDE ELETRICA, NA LOCALIDADE DO CLUBE MATA DO LAGO ATE A PRL, NO BAIRRO JARDIM LAGUNA </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ASFALTAMENTO DAS VIAS: AV ESPIRITO SANTO E RUA BAHIA, BAIRRO AVISO.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO E PAVIMENTAÇÃO DA RUA CLAUDIO MANOEL DA COSTA</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TORRE DE TELEFÔNICA, NO DISTRITO DE POVOAÇÃO, SITUADO NO INTERIOR DE LINHARES  </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA AVENIDA PRESIDENTE COSTA E FILHO NAS PROXIMIDADES DO GINÁSIO DE ESPORTE DO BAIRRO BNH</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR FOTOS ³/4 PARA O INSTITUTO DE ATENDIMENTO SOCIOEDUCATIVO DO ESTADO ESPIRITO SANTO (IASES)</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE A TROCA DE UM POSTE DE MADEIRA QUE ESTA CAINDO EM FRENTE À CASA Nº12 RANCHO PIÃO NA COMUNIDADE DE AREIA, RODOVIA ES 440 BEBEDOURO REGENCIA, ZONA RURAL  DE LINHARES </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA A DEMARCAÇÃO DAS VIAS E PINTURAS DAS FAIXAS DE PEDESTRES, NA AVENIDA GUERINO GIUBERT, NO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE A CONSTRUÇÃO DE UM CEIM, NA COMUNIDADE DE AREIA KM 04, RODOVIA ES 440 BEBEDOURO REGÊNCIA, ZONA RUAL DE LINHARES </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE ILUMINAÇÃO PUBLICA NA AV CONCEIÇAO DA BARRA, LADO DIREITO DA VIA QUE CORTA OS BAIRROS AVISO E ARAÇÁ </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE QUEBRA-MOLAS NA RUA MINAS GERAIS Nº47</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE UM QUEBRA-MOLAS E O  DE UM BURACO NA AV. CASTRO ALVES NO BAIRRO INTERLAGOS EM FRENTE AO BAR DO DANILO </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE O CONCERTO DO BOEIRO NA AV QUINTINO BOCAIUVA ENCONTRO COM A RUA JOSE MARTILIANO DE ALENCAR NO BAIRRO INTERLAGOS 2</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE REPAROS E NOS APARELHOS E CERCADO DAS MESMA  DA ACADEMIA DO COMPLEXO ESPORTIVO DO AVISO SITUADO NA AV MINAS GERAIS BAIRRO AVISO </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UMA TORRE TELEFÔNICA, NO BREJO GRANDE INTERIOR DE LINHARES </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO COMPLEXO POLI ESPORTIVO NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A REFORMA DO CEIM CRESCER, SITUADO NA RUA PINHEIROS S/N BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA UNIDADE DE SAÚDE, PARA O POVOADO DE BARRA SECA, LINHARES/ ES</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A MANUTENÇÃO DA REDE ELÉTRICA, AQUISIÇÃO DE BEBEDOURO E RECOLOCAR OS AROS DAS CESTAS DE BASQUETE, NA QUADRA POLI ESPORTIVA </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DO BEBEDOURO INTERNO E A TROCA DA PORTA DE ENTRADA DA BIBLIOTECA MUNICIPAL, LOCALIZADA NO CENTRO DE LINHARES NA PRAÇA 22 DE AGOSTO</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DE QUEBRA-MOLAS NA RUA WENSCESLAU BRAZ, NO BAIRRO AVISO PRÓXIMO A  ACADEMIA VIDA ATIVA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UMA GUARITA DA GUARDA MUNICIPAL NO BREJO GRANDE, INTERIOR DE LINHARES </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA GUARITA DA POLICIA MILITAR DE LINHARES NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DE UM QUEBRA-MOLAS NA RUA MATO GROSSO, Nº272 BAIRRO AVISO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A INCLUSÃO DE DOIS QUEBRA-MOLAS NA RUA RIO GRANDE DO NORTE, BECO DOIS CASA 60 E 24, BAIRRO AVISO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A EXTENSÃO DO HORÁRIO DE ATENDIMENTO DOS POSTOS DE SAÚDE DOS BAIRROS AVISOS OU ARAÇÁ.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFALTICO NA AV MARGINAL SITUADA NO BAIRRO JARDIM LAGUNA </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA RIO GRANDE DO NORTE,   (BECO 2)</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>POLICIAMENTO OSTENSIVO NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE REPAROS/CONCERTOS NA UNIDADE DE SAÚDE DE PEROBAS E DISPONIBILIZAÇÃO DE UM FUNCIONÁRIO PARA O ATENDIMENTO NO PERÍODO DA TARDE </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR ATENDIMENTO MEDICO/ODONTOLOGICO NA UNIDADE DE SAÚDE LOCALIZADA EM PEROBAS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR REPAROS NA PRAÇA DE SKATE LOCALIZADA NO CENTRO PROXIMO AO PONTO FINAL </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESARES AO SENHO EMILIO GUILHERME DE JESUS </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE CERCA DE PROTEÇÃO NO VALAO DA AVENIDA CONCEIÇÃO DA BARRA </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 032/2017 REQUERENDO A CONSTRUÇÃO DE UMA NOVA PRACINHA NO BAIRRO AVISO. </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A DIVULGAÇÃO DAS LISTAGENS DOS PACIENTES QUE AGUARDAM POR CONSULTAS COM ESPECIALISTAS, EXAMES E INTERVENÇÕES CIRÚRGICAS NA REDE PÚBLICA DO MUNICÍPIO DE LINHARES ES E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; PARA SER RECEBIDO COMO PROJETO INDICATIVO.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM ESTUDO PARA QUE SE FAÇA REPAROS NO ASFALTO DA AVENIDA CECILIA MEIRELLES, NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SE FAÇA UM ESTUDO PARA MELHORIA DA ILUMINAÇÃO PÚBLICA NO BAIRRO JOCAFE, O MESMO EXISTE RUAS COM POSTES SEM HASTE LUMINÁRIAS, LÂMPADAS QUEIMADAS E POSTES DANIFICADOS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS Nº 100/2017 REQUERENDO A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE, NA RUA LASTÊNIO CALMON, NAS PROXIMIDADES DO COMERCIAL VICENTINI, BAIRRO AVISO, LINHARES - ES.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A ELEVAÇÃO DO MURO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL "DINORAH A. RODRIGUES", SITUADA NA AVENIDA JOÃO EVANILDO MARIM, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A MANUTENÇÃO DA CALÇADA DO CEIM MANOEL FARIAS DE SOUZA, LOCALIZADO NA AVENIDA GOVERNADOR DIAS LOPES, POIS A CALÇADA SE ENCONTRA COM UM BURACO ABERTO HÁ MAIS DE 01 (UM) ANO E AS CRIANÇAS CORREM O RISCO DIARIAMENTE DE CAIR NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POLICIAMENTO OSTENSIVO DA PRAÇA DO BAIRRO SHELL </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE LIMPEZA E CERCA PARA O LOTE ONDE FICARÁ AS FUTURAS INSTALAÇÕES DO PA(PRONTO ATENDIMENTO) DO BAIRRO SHELL</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA "ALCIDES MARINATO" EM BAGUEIRA.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.docx</t>
   </si>
   <si>
     <t>LIMPEZA E REABERTURA DAS REPRESAS NAS LOCALIDADES DE BAGUEIRA, CHAPADÃO DAS PALMINHAS, SANTO HILÁRIO, DON ORIONE SANTA ROSA, CÓRREGO PIABANHA, SÃO FRANCISCO DR JONES, JAPIRA, CONCEIÇÃO DE BAIXO, RIO DAS PALMAS, TERRA ALTA, BOM PARTO, CÓRREGO DO MEIO, PEDROLÂNDIA, HUMAITÁ, ASSENTAMENTO, PAPAGUAIO, SÃO RAFAEL, SÃO VICENTE , SANTA CRUZ E SÃO JOÃO DE TERRA ALTA.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SINALIZAÇÃO VERTICAL E HORIZONTAL DE LOMBADA (PLACA E PINTURA DE QUEBRA-MOLAS) NA ESTRADA DO BALNEÁRIO DE PONTAL DO IPIRANGA. </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZE PARA ACESSO DE TODOS OS USUÁRIOS DA REDE PÚBLICA DE SAÚDE A QUANTIDADE DE EXAMES DE ROTINA QUE SÃO LIBERADOS MENSALMENTE NOS POSTOS DE SAÚDE DE TODO O MUNICÍPIO COM O INTUITO DE MANTER OS MORADORES INFORMADOS DA QUOTA QUE É DIRECIONADA À CADA COMUNIDADE. </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE DENTRO DA LEGALIDADE UMA EQUIPE DE GUARDAS CIVIS MUNICIPAIS PARA GARANTIR A SEGURANÇA DOS ALUNOS E MORADORES DA REGIÃO QUE ENGLOBA A AVENIDA SÃO MATEUS, BAIRRO ARAÇÁ, ONDE ESTÁ LOCALIZADA A FACULDADE PITÁGORAS E A ESCOLA ESTADUAL EMIR DE MACEDO GOMES, NO HORÁRIO DE 17H 30M ATÉ ÀS 22H 30M. </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA ESTUDO E VIABILIDADE DE MARCAÇÕES DE CONSULTA DIARIAMENTE NAS USF E QUE O ATENDIMENTO SEJA REALIZADO NO PRÓXIMO DIA ÚTIL.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE O MOTORISTA QUE DIRIGE A AMBULÂNCIA DO POSTO DE SAÚDE DE REGÊNCIA SEJA DA PRÓPRIA VILA OU PROXIMIDADES.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN VERGILIO ACÁCIO DE MENEZES, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM PERANTE VOSSA EXCELÊNCIA COM A DEVIDA RESPEITABILIDADE PARA REQUERER QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO QUE &amp;#8220;INSTITUI A MEIA ENTRADA PARA PROFESSORES DA REDE PÚBLICA E PRIVADA DO MUNICÍPIO DE LINHARES EM ESTABELECIMENTOS QUE PROPORCIONEM LAZER E ENTRETENIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL JUNTAMENTE COM O DEPARTAMENTO TRANSITO REALIZE RESPECTIVAMENTE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE PROVIDENCIE A SINALIZAÇÃO DE TRANSITO NO CRUZAMENTO DAS RUAS PRESIDENTE COSTA E SILVA COM A LUIZ DURÃO NO BAIRRO NOVO HORIZONTE, PRÓXIMO A POSTO DE GASOLINA.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA MOLA) NA RUA JATOBÁ NO BAIRRO MOVELAR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS E MANUTENÇÃO NA AVENIDA QUINTINO BOCAIUVA EM FRENTE À CASA DE Nº 1250, SITUADO NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0102/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE, REALIZE A SUBSTITUIÇÃO DE LÂMPADA QUEBRADA NA: AVENIDA DOM LUCAS MOREIRA NEVES, EM FRENTE À CASA DE NÚMERO: 490 - BAIRRO PALMITAL- LINHARES-ES. _x000D_
 </t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0103/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  A NECESSIDADE: REPOSIÇÃO DE LENTE DE PROTEÇÃO DE LÂMPADAS NAS LUMINÁRIAS, NAS LOCALIDADES ABAIXO MENCIONADAS .   _x000D_
  - NA AVENIDA DOM LUCAS MOREIRA NEVES, EM FRENTE À CASA DE NÚMERO: 923 E 916  - BAIRRO PALMITAL- LINHARES-ES;  _x000D_
 -NA RUA VISCONDE DE TAUNNAY, EM FRENTE À CASA DE NÚMERO: 490-A E 430 B - BAIRRO PALMITAL- LINHARES-ES; _x000D_
 _x000D_
 -NA AVENIDA MIGUEL COUTO, EM FRENTE À CASA DE NÚMERO: 640 - 650 E 700 - BAIRRO PALMITAL- LINHARES-ES; _x000D_
 -NA RUA VISCONDE DE TAUNNAY, EM FRENTE À CASA DE NÚMERO: 490-A E 430 B - BAIRRO PALMITAL- LINHARES-ES;  _x000D_
 -NA RUA ELIAS RENAN BRAVIN, EM FRENTE À CASA DE NÚMERO: 63 - BAIRRO PALMITAL- LINHARES-ES.  _x000D_
 </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0104/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE, REALIZE A MANUTENÇÃO E NIVELAMENTO DO CALÇAMENTO DA, AVENIDA MOREIRA DAS NEVES, EM FRENTE À CASA DE NÚMERO: 934 - BAIRRO PALMITAL- LINHARES-ES.  _x000D_
 </t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0105/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  A INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM ALGUNS PONTOS DA AVENIDA HANS SCHMOGER, NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO . _x000D_
 VISTO QUE A MESMA É BASTANTE MOVIMENTADA PELO TRÁFEGO DE VEÍCULOS, PEDESTRES E CICLISTAS  DIARIAMENTE PRINCIPALMENTE NOS FINAIS DE SEMANA._x000D_
 RESSALTAMOS AINDA QUE JÁ  OCORREU ALGUNS ACIDENTES ENVOLVENDO VÍTIMAS COM FRATURAS; VALE INFORMAR QUE OS PONTOS QUE MAIS POSSUEM ACIDENTES É PRÓXIMO AO ESTABELECIMENTO CENTRO GÁS, DEPOIS PRÓXIMO AO CRAS E A JUSTIÇA FEDERAL.    _x000D_
 </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 106/2017 DO VEREADOR ROGERINHO DO GÁS SOLICITANDO POLICIAMENTO OSTENSIVO NA AV. PRES. COSTA E SILVA, PRÓXIMO A FACULDADE DE ENSINO SUPERIOR DE LINHARES &amp;#8211; FACELI E DA UAB &amp;#8211; UNIVERSIDADE ABERTA DO BRASIL, LINHARES &amp;#8211;ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 107-2017 DO VEREADOR ROGERINHO DO GÁS SOLICITANDO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO DECORRER DA AV. VASCO FERNANDES COUTINHO, SOMENTE DO LADO DIREITO DA VIA DE MÃO DUPLA, SENTIDO A LAGOA NO FINAL DA AVENIDA, SITUADA NO BAIRRO INTERLAGOS, LINHARES &amp;#8211; ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 108-2017 DO VEREADOR ROGERINHO DO GÁS SOLICITANDO O RETORNO DA REMUNERAÇÃO DOS ESTAGIÁRIOS QUE ATUALMENTE ATUAM VOLUNTARIAMENTE NA POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE FAÇA PINTURAS NOS REDUTORES DE VELOCIDADE NA AV. CEREJEIRA BAIRRO MOVELAR NA LATERAL DO SHOPPING PÁTIO MIX. SALIENTANDO QUE A VISIBILIDADE DOS REDUTORES NO PERÍODO NOTURNO É BASTANTE RUIM E   QUE, É UMA VIA COM GRANDE NÚMERO DE VEÍCULOS TRAFEGANDO, PRINCIPALMENTE NOS HORÁRIOS DE PICO.  _x000D_
 </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REPARO OU TROCA DO ABRIGO DE PONTO DE ÔNIBUS NA AV. ARAUCÁRIA, PRÓXIMO AO COMERCIAL PREÇO BOM NO  BAIRRO MOVELAR, E INSTALAÇÃO DE PLACAS DE SINALIZAÇÕES NAS RUAS E AVENIDAS DO  BAIRRO, PRINCIPALMENTE PRÓXIMO A ESCOLA E AO CEIM DO BAIRRO, ONDE O FLUXO DE PESSOAS É MAIOR EM PERÍODO DE AULA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO PARA SOLICITAR A SECRETARIA DE OBRAS E SERVIÇOS URBANOS QUE PROVIDENCIE DENTRO DA LEGALIDADE A TROCA DOS ABRIGOS DE ÔNIBUS EXISTENTES NO BALNEÁRIO DE REGÊNCIA.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO PARA SOLICITAR À SECRETARIA COMPETENTE QUE PROVIDENCIE, DENTRO DA LEGALIDADE, A MANUTENÇÃO DA REFORMA NA ESCOLA MUNICIPAL CID ADALBERTO DOS REIS, LOCALIZADA NO BAIRRO JUPARANÃ.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO PARA SOLICITAR A SECRETÁRIA MUNICIPAL DE SAÚDE QUE PROVIDENCIE MÉDICOS PARA ATENDER NO POSTO DE SAÚDE DA LOCALIDADE DE JATAIPEBA E PARA O BALNEÁRIO DE POVOAÇÃO, TENDO EM VISTA, QUE NÃO HÁ MÉDICOS NESSAS LOCALIDADES, ESTANDO ASSIM A MERCÊ OS MORADORES QUE UTILIZAM E PRECISAM DO ATENDIMENTO NOS POSTOS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO CALÇAMENTO, EM DOIS PONTOS  DA  RUA TUPINIQUINS, NO BAIRRO LAGOA DO MEIO.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.docx</t>
   </si>
   <si>
     <t>ROÇADO E O RECOLHIMENTO DO ENTULHO, NA RODOVIA ANTÔNIO ARMANI, QUE DÁ ACESSO AO PATRIMÔNIO DO CHAPADÃO DAS PALMINHAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO QUE SEJA EFETUADA A REVITALIZAÇÃO DO CANCELAMENTO OU A SUBSTITUIÇÃO DESTE POR PAVIMENTO ASFÁLTICO NA AVENIDA PRESIDENTE COSTA E SILVA NO BAIRRO BNH, ONDE ESTÁ SITUADO A FACULDADE FACELI </t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À SECRETARIA MUNICIPAL DA SAÚDE PARA QUE DISPONIBILIZE UMA AMBULÂNCIA PARA ATENDER AS DEMANDAS EXISTENTES NA COMUNIDADE DE BAGUEIRA </t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR À FAMÍLIA BISSOLI </t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA SOLICITADO AO CHEFE DO PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA COMPETENTE A CRIAÇÃO DE UM NOVO CONSELHO TUTELAR, BASEADO NA RESOLUÇÃO 139 DE 2011 DO CONSELHO NACIONAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (CONANDA), NO QUAL O ESTABELECE UM CONSELHO TUTELAR PARA CADA GRUPO DE 100.000 MIL HABITANTES.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS E MANUTENÇÃO NA RUA CARLOS GOMES, ENTRE A ACADEMIA &amp;#8220;MEGA FITNESS&amp;#8221; E O &amp;#8220;DENIS LANCHES&amp;#8221;, SITUADO NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CAPINA DAS CALÇADAS DAS RUAS DO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS JUNTAMENTE COM O DEPARTAMENTO MUNICIPAL DE TRANSITO PARA A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA AVENIDA FILOGÔNIO PEIXOTO, EM FRENTE AO SESI NO SENTIDO DO BAIRRO AVISO AO CENTRO. BEM COMO PINTURA DA FAIXA DE PEDESTRE E UMA PLACA DE TRANSITO ADVERTIDO QUE É UMA &amp;#8220;ÁREA ESCOLAR&amp;#8221;.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE O REPARO NOS RALOS DOS BANHEIROS E LIMPEZA NA AREA DA QUADRA POLIESPORTIVA EURICO GUILHERME SHULZ._x000D_
 </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO JUNTO A SECRETARIA DE ADMINISTRAÇÃO MUNICIPAL, A ALTERAÇÃO DA ALÍQUOTA DE INSALUBRIDADE DE GRAU MÍNIMO DE 20%, PARA A ALÍQUOTA DE GRAU MÁXIMO DE 40% PARA DO 17 SERVIDORES MUNICIPAIS QUE TRABALHAM NA PERÍCIA CRIMINAL E NO SERVIÇO MÉDICO LEGAL DE LINHARES - SML.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A PINTURA DE FAIXAS DE PEDESTRES NA AVENIDA CEREJEIRAS, PRÓXIMO AO Nº 300, BAIRRO MOVELAR, E NA AVENIDA PREFEITO SAMUEL BATISTA CRUZ, PRÓXIMO AO Nº 6433, BAIRRO NOVA BETÂNIA, AMBAS EM FRENTE AO SHOPPING PÁTIO MIX. </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A MANUTENÇÃO DOS PARALELEPÍPEDOS EXISTENTES NA RUA CARIJÓS, BAIRRO LAGOA DO MEIO. </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0105/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO AO SECRETÁRIO MUNICIPAL DE SAÚDE A VIABILIDADE EM CARÁTER DE URGÊNCIA DA REABERTURA DA FARMÁCIA BÁSICA DO POSTO DE SAÚDE MAURÍLIO BADIANI , SITUADO NA AVENIDA PADRE MANOEL DA NÓBREGA &amp;#8211; PARTE FINAL DO INTERLAGOS, PRÓXIMO AO CAMPO SÃO PAULO APÓSTOLO, BAIRRO INTERLAGOS II._x000D_
 </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA TORRE/ANTENA DE TELEFONIA CELULAR NO DISTRITO DE BAIXO QUARTEL</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL A SER LOCALIZADO NO DISTRITO DE BAIXO QUARTEL EM UMA ÁREA JÁ ADQUIRIDA PELO MUNICÍPIO DO TERRENO PERTENCENTE AO DR. ESMERALDO MELO FILHO, PARA O DEVIDO FIM. </t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL NO DISTRITO DE BAIXO QUARTEL. </t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LAMPADAS QUEIMADAS, NA AV. MARGINAL, NAS PROXIMIDADES DO CLUBE MATA DO LAGO BAIRRO JARDIM LAGUNA</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMPLETAR A PAVIMENTAÇÃO DA AV. VITORIA, SITUADA NO BAIRRO AVISO </t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SEMÁFORO NA AV. PRESIDENTE COSTA E SILVA, BNH, EM FRENTE AO COMPLEXO ESPORTIVO &amp;#8220;JOEL LUIZ BISI&amp;#8221;</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SEMÁFORO NA AV. GUERINO GIUBERT, NOSSA SRA. DA CONCEIÇÃO, Nº 919 EM FRENTE AO SALVADOR GÁS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS PLACAS DE SINALIZAÇÃO DE TRANSITO NO CENTRO DE LINHARES.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CARRO FUMACE NA RUA CARLOS CHAGAS, BAIRRO INTERLAGOS EM LINHARES.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA - MOLAS) COM SUA DEVIDA PINTURA E PLACAS DE SINALIZAÇÃO NA AVENIDA OURO PRETO, BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SAÚDE PARA QUE PROVIDENCIE DENTRO DA LEGALIDADE, (01) OU (02) MÉDICOS 24HS PREFERENCIALMENTE NOS FINAIS DE SEMANA PARA ATENDER A POPULAÇÃO NOS POSTOS DE SAÚDE DOS BALNEÁRIOS DO PONTAL DO IPIRANGA, POVOAÇÃO E REGÊNCIA, ALÉM DE UMA AMBULÂNCIA EM CADA BALNEÁRIO, TENDO EM VISTA, QUE INICIAMOS O HORÁRIO DE VERÃO E O FLUXO DE MORADORES DO MUNICÍPIO E TURISTAS AUMENTAM NESSE PERÍODO, DEVENDO SE ESTENDER ATÉ O CARNAVAL, FAZENDO NECESSÁRIO MÉDICOS PARA ATENDER AS DEMANDAS DE URGÊNCIA E EMERGÊNCIA, DEVENDO ASSIM AS UNIDADES DE SAÚDE ATUAR EM PLANTÃO 24HS NOS FINAIS DE SEMANA, COM A PERMANÊNCIA DE AMBULÂNCIA NOS REFERIDOS POSTOS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SERVIÇOS URBANOS QUE POSSA PROVIDENCIAR A LIMPEZA DAS RUAS E AVENIDAS DO BALNEÁRIO DO PONTAL DO IPIRANGA, TENDO EM VISTA, QUE O BALNEÁRIO SE ENCONTRA COM VÁRIOS ENTULHOS E LIXOS NAS RUAS E AVENIDAS, TRAZENDO TRANSTORNOS AOS MORADORES E TURISTAS QUE FREQUENTAM O BALNEÁRIO.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO ÓRGÃO COMPETENTE PARA QUE POSSA PROVIDENCIAR A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE &amp;#8220;QUEBRA-MOLA&amp;#8221;, NA RODOVIA ES 358, QUE LIGA O MUNICÍPIO AO BALNEÁRIO DO PONTAL DO IPIRANGA, ESPECIFICAMENTE NA LOCALIDADE DE &amp;#8220;AGROVILA&amp;#8221;, TENDO EM VISTA, QUE OS TRÊS &amp;#8220;QUEBRA-MOLAS&amp;#8221; EXISTENTES NO LOCAL, NÃO POSSUI PLACA DE SINALIZAÇÃO, O QUE DIFICULTA AOS MOTORISTAS QUE NÃO CONHECEM O LOCAL E SÃO SURPREENDIDOS PELOS QUEBRA-MOLAS NA LOCALIDADE DE AGROVILA.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A REFORMA DO  CEIM JOSÉ CÂNDIDO DURÃO, NO BAIRRO SÃO JOSÉ   PRINCIPALMENTE NOS BANHEIROS DOS ALUNOS ONDE A ESTRUTURA ESTÁ MUITO PRECÁRIA, PODENDO  TER O RISCO DE ALGUMA CONTAMINAÇÃO. A SOLICITAÇÃO SUBSCRITA, SE FAZ NECESSÁRIA POIS O MESMO ENCONTRASSE EM ESTADO CRÍTICO, DESSE MODO DESMOTIVANDO OS ALUNOS QUE ALI FREQUENTAM, E COM ISSO BAIXANDO O NÍVEL DE APRENDIZAGEM DOS MESMOS. _x000D_
 </t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO/SUBSTITUIÇÃO DE UMA PONTE DE MADEIRA , NA COMUNIDADE DE DEGREDO</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA REALIZADO OBRA COM INTUITO DE CONTRUÇÃO DE UM TREVO, COM PAISAGISMO E ILUMINAÇÃO, NA BIFURCAÇÃO EXISTENTE NA BR-101, ONDE DÁ INÍCIO A ESTRADA &amp;#8220;ALAESSIE PESSOTI&amp;#8221; (ESTRADA DE ACESSO A JATAIPEBA)</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REFORMA DO CEIM VILA REGÊNCIA</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NO SENTIDO DE QUE SE FAÇA UM ESTUDO PARA MELHORIA NO TRÂNSITO NO ENTRONCAMENTO DAS AV. CLAUDIO MANUEL DA COSTA  COM A RUA PINHEIRO, POR SE TRATAR DE UM CRUZAMENTO ONDE NA AV. CLAUDIO M. DA COSTA EXISTE UM MORRO QUE IMPEDE A VISÃO DE QUEM VEM NA AV. CONTRÁRIA, E OS VEÍCULOS TRAFEGAM  EM ALTA VELOCIDADE  NÃO RESPEITANDO CICLISTAS,  PEDESTRES E OUTROS VEÍCULOS  QUE DIARIAMENTE PASSAM POR ALI.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES NO SENTIDO DE, PROVIDENCIAR RECAPEAMENTO DO CALÇAMENTO NA RUA AUGUSTO DE CARVALHO EM TODA EXTENSÃO DO BAIRRO ARAÇÁ   DEVIDO AO  DESGASTE CAUSADO POR VEÍCULOS QUE TRAFEGAM COM GRANDE FREQUÊNCIA PELA REFERIDA RUA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0109/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  A CONSTRUÇÃO DE 01 (UM) QUEBRA-MOLAS NA  RUA  JOSÉ CANDIDO DURÃO, Nº 461 NO BAIRRO TRÊS BARRAS. TENDO COMO PONTO DE REFERÊNCIA A  IGREJA BATISTA NOVA ALIANÇA .     _x000D_
 </t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0106/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  A INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM ALGUNS PONTOS DA AVENIDA HANS SCHMOGER, NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO . VISTO QUE A MESMA É BASTANTE MOVIMENTADA PELO TRÁFEGO DE VEÍCULOS, PEDESTRES E CICLISTAS  DIARIAMENTE PRINCIPALMENTE NOS FINAIS DE SEMANA._x000D_
 </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0107/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE, REALIZE MELHORIAS E MANUTENÇÃO DA ÚNICA QUADRA DO GINÁSIO DISPONÍVEL PARA USO GRATUITAMENTE A POPULAÇÃO NO BAIRRO INTERLAGOS. _x000D_
 </t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0108/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO  AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE REALIZE MELHORIAS E MANUTENÇÃO DA PRACINHA DO BAIRRO INTERLAGOS II POIS A MESMA SE ENCONTRA EM TOTAL ABANDONO DESDE DE 2015 ATÉ A PRESENTE DATA; PRATICAMENTE EM DESUSO, SENDO VISÍVEL BRINQUEDOS , BANCOS E QUIOSQUES DESTRUÍDOS POR FALTA DE REPAROS DEVIDOS; COLOCANDO EM RISCOS AS CRIANÇAS E DEMAIS MORADORES DA LOCALIDADE, CABE ACRESCENTARMOS  A PÉSSIMA QUALIDADE DA ILUMINAÇÃO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CEMITÉRIO DE BEBEDOURO</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMA DOS BANHEIROS (MASCULINO E FEMININO) DO GINÁSIO DE ESPORTE &amp;#8220; ARLINDA PISSINATI COUTINHO&amp;#8221;, NA AVENIDA JOÃO SOPRANI, NO FARIAS</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DE VAPOR DE SÓDIO POR LÂMPADAS DE VAPOR METALICO BAIRRO SANTA CRUZ</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DE VAPOR DE SÓDIO POR LÂMPADAS DE VAPOR METÁLICO, EM TODO O BAIRRO JOCAFÉ I.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.docx</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CALÇAMENTO NA AVENIDA ESPIRITO SANTO, BAIRRO CANIVETE.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO, ESQUINA DA AVENIDA CASTRO ALVES COM A RUA PRINCESA ISABEL, EM FRENTE AO N.º: 516; E O CONSERTO E MANUTENÇÃO DA GRELHA, TENDO COMO PONTO DE REFERÊNCIA A EMPRESA VISUAL PLACAS E TOLDOS, AMBOS NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE A MANUTENÇÃO COMPLETA DA ESCOLA ALCIDES MARINATO NA COMUNIDADE DE BAGUEIRA</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE DISPONIBILIZE MAIS UM MÉDICO PARA ATENDER OS MUNÍCIPES DA COMUNIDADE DA BAGUEIRA</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE A MANUTENÇÃO DO POSTO DE SAÚDE NATALINO PANDOLFI NA COMUNIDADE DE BAGUEIRA</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PLANO MUNICIPAL DE COLETA SELETIVA</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 111/2017, SOLICITANDO A SUBSTITUIÇÃO DO POSTE DE MADEIRA POR POSTE DE CONCRETO, NA RUA BAHIA, EM FRENTE À CASA Nº 38, REGIÃO DO ANTIGO PORTO DO BOTE, BAIRRO AVISO, LINHARES &amp;#8211; ES.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 112/2017, SOLICITANDO QUE SUBSTITUA A LÂMPADA QUEIMADA, NA RUA PROFESSOR PAULO SCHULTZ, EM FRENTE À RESIDÊNCIA, Nº 135, NAS PROXIMIDADES DA PRAÇA DO BAIRRO ARAÇÁ, LINHARES &amp;#8211; ES. </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA FEITO RAMPAS DE ACESSIBILIDADE PARA CADEIRANTES ATRAVESSAREM FAIXAS DE PEDESTRE NAS AVENIDAS CACHOEIRO DE ITAPEMIRIM EM FRENTE AO BAR KURUMA&amp;#8217;S NO BAIRRO SHELL, EM FRENTE A OBJETIVA TAMBÉM NO BAIRRO SHELL, NA AVENIDA VASCO FERNANDES COUTINHO NO INTERLAGOS E NOS DEMAIS BAIRROS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA FEITO A MANUTENÇÃO DA RUA LAMBARI NO BAIRRO NOVA ESPERANÇA E RECAPEAMENTO NA AVENIDA JOAQUIN CALMON NO BAIRRO SANTA CRUZ.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES INTEGRADAS E PERMANENTES DA SECRETARIA DE SEGURANÇA PÚBLICA MUNICIPAL, POLÍCIA MILITAR E POLÍCIA CIVIL NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO &amp; CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA DE TERRA "EVARISTO FALCHETO', LOCALIZADA ENTRE O DISTRITO DE SÃO RAFAEL X COMUNIDADE SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO &amp; CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA DE TERRA DE ACESSO A COMUNIDADE DE BREJO GRANDE.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO &amp; CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA DE TERRA ACESSO AOS CRIADORES DE TILÁPIA, LOCALIZADO NA COMUNIDADE DO GUAXE.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO &amp; CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA DE TERRA ACESSO A COMUNIDADE DE CÓRREGO JACUTINGA.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO &amp; CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA DE TERRA ACESSO A COMUNIDADE DE PEDROLÂNDIA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CAPINA &amp; LIMPEZA PÚBLICA NAS AVENIDAS, RUAS E PRAÇA DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA DE REPARO/CONSERTO NO CALÇAMENTO &amp; ASFALTAMENTO EM TODA EXTENSÃO DA RUA JOÃO CALMON, LOCALIZADA NO BAIRRO ARAÇÁ.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA DE REVITALIZAÇÃO COM ASFALTAMENTO, REDE DE ESGOTO, REDE PLUVIAL, SINALIZAÇÃO E PAISAGISMO EM TODA EXTENSÃO DA AVENIDA VEREADOR CRESCÊNCIO FIRMINO DOS SANTOS, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO OU ALAMBRADO EM VOLTA DO &amp;#8220;COLÉGIO EUM&amp;#8221;, NO PATRIMÔNIO DO CÓRREGO DO MEIO</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SE FAÇA  UM ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE UMA TORRE DE TRANSMISSÃO DE TELEFONIA CELULAR NO DISTRITO DO CHAPADÃO DAS PALMINHAS. ESSE PEDIDO SE FAZ POR UMA REIVINDICAÇÃO ANTIGA DOS MORADORES PELA NECESSIDADE DO EQUIPAMENTO QUE IRÁ TRAZER ASSIM UMA MELHOR RELAÇÃO COMERCIAL, POLÍTICA E ECONÔMICA DO DISTRITO COM OUTRAS REGIÕES, QUE ATUALMENTE ENCONTRAM-SE PRATICAMENTE SEM NENHUMA COMUNICAÇÃO VIA CELULAR._x000D_
 </t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SE FAÇA UM ESTUDO DE VIABILIDADE PARA RECAPEAMENTO DE TODA EXTENSÃO DA AV. JOSÉ ARMANI NO BAIRRO LINHARES V._x000D_
                                 SALIENTADO QUE ESSA COMEÇA NA LATERAL DA BR. 101 DANDO ACESSO A VÁRIOS BAIRRO COMO SÃO JOSÉ, BAIRRO GAIVOTAS, BAIRRO BOA VISTA, BAIRRO NOVA ESPERANÇA E BAIRRO MOVELAR, COM A DEPRECIAÇÃO DO ASFALTO O ÍNDICE DE ACIDENTE É CONSTANTE COMO EM RELATO DE MORADORES, QUE PEDEM A MELHORIA   DA VIA PARA UM TRANSITO MAIS COERENTE._x000D_
 </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE   SOLICITE PATRULHAMENTO MAIS OSTENSIVO NOS BALNEÁRIOS DE REGÊNCIA, POVOAÇÃO E PONTAL DO IPIRANGA. SEGUNDO RELATOS DE MORADORES EM ALGUNS LOCAIS DOS REFERIDOS BALNEÁRIOS ESTÃO SENDO USADOS PARA ATIVIDADES ILÍCITAS E INAPROPRIADAS PRINCIPALMENTE NOS PERÍODOS NOTURNOS. SALIENTANDO QUE ESSE PEDIDO SE FAZ TAMBÉM POIS COM A PROXIMIDADE DO VERÃO OS BALNEÁRIOS COSTUMAM RECEBER MAIS TURISTAS, E COM ISSO AUMENTANDO A INSEGURANÇA E TRAZENDO DESCONFORTO PARA MORADORES E TURISTAS DAS LOCALIDADES._x000D_
 </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA REPAROS E MANUTENÇÃO EPM &amp;#8220;PATRIMÔNIO DO HUMAITÁ&amp;#8221; SITUADO NO HUMAITÁ.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE QUE A QUADRA ESPORTIVA "DOMINGO BARBOSA" DA COMUNIDADE DE BEBEDOURO SEJA ABERTA PARA USO DOS MUNÍCIPES, NO PERÍODO NOTURNO E NOS FINAIS DE SEMANA, A LIMPEZA NA ÁREA EXTERNA DA QUADRA E A CONTRATAÇÃO DE UMA PESSOA QUE FIQUE RESPONSÁVEL NO CUIDADO COM ESTE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) COM SUAS DEVIDAS PINTURAS E PLACAS DE SINALIZAÇÃO NA RUA ROSANA SCHINEIDER E NA AVENIDA MARIA HELENA PEREIRA, NO BAIRRO CANIVETE.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CAPINA &amp; LIMPEZA DA RUA LASTÊNIO CALMON E AVENIDA CACHOEIRO DE ITAPEMIRIM, LOCALIZADAS NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA E REMOÇÃO DE TERRAS, LIXOS, PRESERVATIVOS USADOS, GARRAFAS PET, SACOLAS PLÁSTICAS, FOLHAS E MATOS QUE SE ENCONTRAM NO INTERIOR DAS CANALETAS DE DRENAGEM PLUVIAL, LOCALIZADO NA RUA LASTÊNIO CALMON E AVENIDA CACHOEIRO DE ITAPEMIRIM NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA DE REPARO/CONSERTO &amp; NIVELAMENTO NO CALÇAMENTO EM TODA EXTENSÃO DA RUA LASTÊNIO CALMON &amp; AVENIDA CACHOEIRO DE ITAPEMIRIM, LOCALIZADAS NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE EM CARÁTER DE URGÊNCIA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) COM SUA DEVIDA PINTURA E PLACAS DE SINALIZAÇÃO NA RUA FILOGÔNIO PEIXOTO, NO BAIRRO AVISO, EM FRENTE AO NÚMERO 1.149.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE EM CARÁTER DE URGÊNCIA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) COM SUA DEVIDA PINTURA E PLACAS DE SINALIZAÇÃO NA RUA MONSENHOR PEDRINHA, NO BAIRRO ARAÇÁ, EM FRENTE AO NÚMERO 509, ONDE FUNCIONA A UNIDADE DE SAÚDE DO CENTRO.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 113/2017, SOLICITANDO A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS, NA PRAÇA DO BAIRRO AVISO, SITUADA NA AV. ESPIRITO SANTO, ATRÁS DA UNIDADE DE SAÚDE. </t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 114/2017, SOLICITANDO O RETORNO DOS ATENDIMENTOS MÉDICOS NA UNIDADE MÓVEL NO DISTRITO DE BREJO GRANDE, INTERIOR DE LINHARES/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 116-2017, SOLICITANDO A LIMPEZA E CAPINA DAS RUAS ESPIRITO SANTO, GUANABARA E PARANÁ, NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 115-2017, SOLICITANDO A LIMPEZA DOS BUEIROS NA RUA RIO BRANCO, BAIRRO AVISO -LINHARES-ES</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIRO NA AV. PRESIDENTE COSTA E SILVA, BAIRRO BNH.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA SEREM PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA RECOLOCADO O ABRIGO DE ÔNIBUS DA AVENIDA LAGOA DO ENCANTO, QUADRA 30, LOTE 03 NO BAIRRO NOVA ESPERANÇA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLA) NA AVENIDA MARTINS AFONSO DE SOUSA EM FRENTE AO JOAO MOTOS Nº1489, PRÓXIMO AO MOTO TAXI DO VAVÁ EM FRENTE AO Nº 1608 E TAMBÉM NA ESQUINA DA PADARIA BOM PALATO AMBOS NA MESMA AVENIDA, SOLICITO AINDA QUE SEJA INSTALADO ESSES REDUTORES NA RUA DOM PEDRO II EM FRENTE AO Nº 721 E OUTRO PRÓXIMO AO SALÃO DO ADRIANO TODOS NO BAIRRO INTERLAGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NA LOCALIDADE DE CHAPADÃO DAS PALMINHAS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE E SETORES RESPONSÁVEIS QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A INSTALAÇÃO DE UMA TORRE/ANTENA DE TELEFONE MÓVEL NA LOCALIDADE DE CHAPADÃO DAS PALMINHAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CONCERTO DO BUEIRO E A REPOSIÇÃO DA TAMPA NA AV. DO CONTORNO BECO 5 ARAÇÁ, MAIS PRECISAMENTE ATRÁS DA IGREJA CATÓLICA SANTA RITA DE CÁSSIA DEPOIS DO PROJETO VIDA . SALIENTANDO QUE ESTE ENCONTRASSE TAPADO COM PEDAÇOS DE MADEIRA E TRAZ RISCOS AOS MORADORES PRINCIPALMENTE AS CRIANÇAS DAQUELA LOCALIDADE. </t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UM ESTUDO PARA IMPLANTAÇÃO DE UMA ÁREA DE LAZER PARA A COMUNIDADE EM FRENTE AO ANTIGO PROJETO VIDA. SALIENTANDO QUE AS CRIANÇAS SE ENCONTRA EM SITUAÇÃO VULNERÁVEL NAQUELA LOCALIDADE. </t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  NO SENTIDO QUE O PROFISSIONAL DE LIMPEZA URBANA  QUE TRABALHA COM O RECOLHIMENTO DO LIXO FAÇA O RECOLHIMENTO ATÉ O FINAL DAS RUAS, POIS OS MORADORES ESTÃO SE QUEIXANDO QUE OS MESMOS SÓ VÃO ATÉ UM DETERMINADO PONTO E ELES TEM QUE VIR CORRENDO ATRÁS DO CARRO, LOCALIZADOS NO BAIRRO ARAÇÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO GOVERNO DO ESTADO DO ESPIRITO SANTO POR MEIO DA SECRETARIA DE ESPORTE DO ESTADO &amp;#8211; SESPORT E DA SECRETARIA DE EDUCAÇÃO  ESCLARECIMENTOS SOBRE O ANDAMENTO DO PROCESSO DE Nº 010228/2014 JÁ PROTOCOLADO QUE VISA VIABILIZAR UMA PARCERIA PARA CONSTRUÇÃO DE UMA NOVA ESCOLA E UM   COMPLEXO PARA A PRATICA DE ATLETISMO NAS DEPENDÊNCIA DA ESCOLA JOSÉ DE CALDA BRITO (POLI II)  NO BAIRRO ARAÇÁ, NESTE MUNICÍPIO. ESSE PEDIDO SE FAZ POR SABER QUE JÁ EXISTE UM PROJETO EM ANDAMENTO E TAMBÉM POR SER UMA REIVINDICAÇÃO ANTIGA AFIM DE ATENDER À NECESSIDADE DOS ALUNOS PARA MELHOR INCLUSÃO SOCIAL NA ÁREA DE ESPORTE. </t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, NO SENTIDO DE PROVIDENCIAR UM MUTIRÃO PARA A CAPINA E LIMPEZA DAS RUAS DO BAIRRO BOA VISTA, NESTE MUNICÍPIO. A REFERIDA SOLICITAÇÃO SE FAZ DE ACORDO COM AS REIVINDICAÇÕES DOS MORADORES SOBRE O ABANDONO E DEMORA PARA TAL SERVIÇO.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E O SAAE &amp;#8211; SERVIÇO DE AUTÔNOMO DE AGUA E ESGOTO, NO SENTIDO DE PROVIDENCIAR UM MUTIRÃO EM CARÁTER DE URGÊNCIA   PARA AS DEVIDAS MANUTENÇÕES E REPAROS NAS ABERTURAS (VALAS) REQUERIDAS PARA INSTALAÇÃO DE AGUA E ESGOTO DAS RUAS E AVENIDAS NO BAIRRO BOA VISTA. SALIENTANDO QUE É COBRADO UMA TAXA DE CADA MORADOR PARA EXECUÇÃO DESTA INSTALAÇÃO E A DEMORA DA MESMA ESTÁ AUMENTANDO OS TRANSTORNOS DO MORADORES QUE CIRCULAM PELO BAIRRO. </t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, REPAROS NECESSÁRIOS NA REDE DE ESGOTO LOCALIZADO NA RUA ALDINA CALMON COSTA, Nº 28 NO BAIRRO BNH, NESTE MUNICÍPIO. ESTE PEDIDO SE FAZ URGENTE DEVIDO AO ENORME TRANSTORNO QUE VEM CAUSANDO AOS MORADORES DAQUELA REFERIDA LOCALIDADE SEM DIZER A DISSEMINAÇÃO DE DOENÇA, MAL CHEIRO, PROLIFERAÇÃO DE RATOS E BARATAS, E AO GRANDE RISCO DE PROLIFERAÇÃO DE FOCOS DE MOSQUITOS TRANSMISSORES DE DOENÇAS, ENTRE OUTROS INCÔMODOS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, INSTALAÇÃO  DE UM REDUTOR DE VELOCIDADE NA AV. LUÍS CÂNDIDO DURÃO, MAIS PRECISAMENTE ENTRE O POSTO DE COMBUSTÍVEL E A ASSOCIAÇÃO DO BANESTES, NO BAIRRO BNH, NESTE MUNICÍPIO. SALIENTANDO QUE É UMA RECLAMAÇÃO ANTIGA DOS MORADORES, BEM COMO, TENDO-SE EM VISTA A DIFICULDADE EM ATRAVESSAREM A RUA DEVIDO À ALTA VELOCIDADE COM QUE OS VEÍCULOS TRAFEGAM NAQUELA LOCALIDADE, SENDO ASSIM, UMA MEDIDA DE GRANDE INTERESSE PÚBLICO A INSTALAÇÃO DE MEIO FÍSICO, BUSCANDO EVITAR ACIDENTES NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, QUANTO A CONTINUAÇÃO DO RECAPEAMENTO ASFÁLTICO, LOCALIZADO NA AVENIDA PRESIDENTE COSTA E SILVA,NO BAIRRO NOVO HORIZONTE NESTE MUNICÍPIO.O RECAPEAMENTO PAROU NAS PROXIMIDADES DO GINÁSIO DE ESPORTES COM O RESTAURANTE LINDO AR, TERMINANDO NO CEMITÉRIO SÃO JOSE </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AS SECRETARIAS COMPETENTES, OS SEGUINTES SERVIÇOS NAS LOCALIDADES DE BAGUEIRA: ESGOTAMENTO DAS FOSSAS SANITÁRIAS; FARIAS: REPAROS E MANUTENÇÃO DO GINÁSIO DE ESPORTE E NO CHAPADÃO DAS PALMINHAS: RECOLHIMENTO DE ENTULHO NA ESTRADA QUE DÁ ACESSO A LOCALIDADE.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A SECRETARIA COMPETENTE, OS SEGUINTES SERVIÇOS NAS LOCALIDADES DE PEDROLÂNDIA: PATROLAMENTO NA ESTRADA QUE DÁ ACESSO À COMUNIDADE E MELHORIA NA ILUMINAÇÃO PÚBLICA E NO CÓRREGO DO MEIO, A ESCOLA EUM CÓRREGO DO MEIO NECESSITA DE MURO AO REDOR DO MESMO, POIS O PÁTIO É ABERTO E SEM NENHUMA  LIMITAÇÃO DE ESPAÇO, E HAVENDO UM MURO, TRARÁ MAIS SEGURANÇA PRINCIPALMENTE PARA OS ALUNOS. </t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AÇÕES INTEGRADAS E PERMANENTES DA SECRETARIA DE SEGURANÇA PÚBLICA MUNICIPAL, POLICIA MILITAR E CIVIL NO RESIDENCIAL LAGOA PARK, LOCALIZADO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTUDO E CRIAÇÃO DE ROTA DO TRANSPORTE COLETIVO PARA ATENDER A DEMANDA DO RESIDENCIAL LAGOA PARK, LOCALIZADO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA FEITA A COBERTURA DA QUADRA DE FUTSAL E BASQUETE DA PRAÇA 22 DE AGOSTO</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR URGENTE REPAROS E A MANUTENÇÃO DOS BRINQUEDOS DO PLAY GROUND NA PRAÇA 22 DE AGOSTO NO CENTRO, DESTE MUNICÍPIO. OS BRINQUEDOS ESTÃO TODOS DANIFICADOS E PODENDO CAUSAR RISCOS AS CRIANÇAS QUE UTILIZAM NO SEU LAZER. SALIENTANDO QUE ESSE PEDIDO JÁ TINHA SIDO  SOLICITADO  PELO REQUERIMENTO DE Nº3629/2016 EM 11/10/2016.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR O REPARO E TÉRMINO DA CALÇADA QUE FICA NA AV NOGUEIRA DA GAMA PRÓXIMO A CÂMARA MUNICIPAL , NO BAIRRO COLINA, COMO JÁ TINHA SIDO SOLICITADO E PROTOCOLADO NO REQUERIMENTO DE N º 1797-2016 . SALIENTANDO QUE É UMA VIA DE GRANDE FLUXO DE PEDESTRES E ALUNOS.   </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SEUS PARES, PARA AQUISIÇÃO DE UM BEBEDOURO PARA A ESCOLA EMEF PROFESSORA EFIGÊNIA SIZENANDO, LOCALIZADO NA RUA PRINCIPAL S/N, BAIRRO CÓRREGO FARIAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, NO SENTIDO DE PROVIDENCIAR A LIMPEZA E CAPINA  DO ANTIGO CEIM WENDERSON NICO DE FREITAS, AONDE O MESMO ENCONTRA-SE ABANDONADO, LOCALIZADO NA RUA PRINCIPAL S/N, NO BAIRRO FARIAS, NESTE MUNICÍPIO. A REFERIDA SOLICITAÇÃO SE FAZ URGENTE, DEVIDO AO GRANDE RISCO DE PROLIFERAÇÃO DE FOCOS DO MOSQUITO DA DENGUE E A INFESTAÇÃO DE PRAGAS COMO RATOS, BARATAS E BICHOS PEÇONHENTOS. </t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE EFETUAR A MANUTENÇÃO DE DOIS POSTES QUE ENCONTRAM-SE QUEBRADOS, LOCALIZADOS NA RUA MARIA GIURIATO FRISSO, NO BAIRRO LINHARES V, NESTE MUNICÍPIO. SALIENTANDO QUE O POSTE DE Nº 6863 ENCONTRA-SE DENTRO DO QUINTAL DA CASA DE UM MORADOR (CONFORME FOTO EM ANEXO), BEM COMO A LUMINÁRIA ESTÁ DANIFICADA NECESSITANDO URGENTE DE REPAROS, O REFERIDO SEGUNDO POSTE ENCONTRA-SE EM ESTADO CRÍTICO COM A SUA BASE DANIFICADA TRAZENDO ASSIM ENORME RISCO DE CAUSAR UM ACIDENTE PODENDO VIR A CAIR.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE QUE SEJA FEITO UM ESTUDO PARA ORGANIZAÇÃO DO TRANSITO OU A VIABILIDADE DE IMPLANTAÇÃO DE UM SISTEMA SEMAFÓRICO NA AV. MARIA JIURIATO FRISSO NO BAIRRO LINHARES V, NESTE MUNICÍPIO. SALIENTANDO QUE A MESMA POSSUI VÁRIOS COMÉRCIOS E UM GRANDE TRÁFICO DE VEÍCULOS E PEDESTRES, ASSIM OCASIONANDO DIFÍCIL ACESSO E UM TRÂNSITO CONGESTIONADO.  </t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI - VEREADOR TARCÍSIO SILVA - DISPÕE SOBRE  A INSTALAÇÃO DE FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES EM FRENTE A ESCOLAS DO MUNICÍPIO: ESTADUAIS, ESCOLAS TÉCNICAS E FACULDADES, COM O INTUITO PROPORCIONAR MAIOR SEGURANÇA E ACESSIBILIDADE AOS PEDESTRES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR COM MÁXIMA URGÊNCIA, A SECRETARIA COMPETENTE A POSSIBILIDADE DE SE CONSTRUIR UMA &amp;#8220;CRECHE&amp;#8221; NO BAIRRO OLARIA, PARA ATENDER A DEMANDA DO BAIRRO COM AS CRIANÇAS COM IDADE ATÉ 02 (DOIS) ANOS, TENDO EM VISTA AS CONSTANTE RECLAMAÇÕES DOS MORADORES DESSA COMUNIDADE, POIS A CONSTRUÇÃO DE UMA CRECHE SE FAZ NECESSÁRIO PARA ATENDER CRIANÇAS NOS PRIMEIROS ANOS DE VIDA, E DAR SUPORTE ÀS MÃES QUE PRECISAM TRABALHAR FORA DE CASA PARA SUSTENTAR SEUS FILHOS, PROPORCIONANDO ASSIM A QUALIDADE DE VIDA DAS FAMÍLIAS DESSE BAIRRO. </t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES   QUE SE FAÇA UM ESTUDO PARA INSTALAÇÃO DE UMA CICLOVIA EM TODA EXTENSÃO DA AV. CEREJEIRA, LATERAL DO SHOPPING PÁTIO MIX NO BAIRRO MOVELAR, DA AV. CECILIA MEIRELES NO BAIRRO PALMITAL E DA AV. JOSÉ ARMANI NO  BAIRRO LINHARES V. _x000D_
                              CONTAMOS COM UM SECRETÁRIO DE OBRAS COMPETENTE E EMPENHADO A SOLUCIONAR PROBLEMAS DA NOSSA CIDADE DA FORMA QUE SE É POSSÍVEL. SABENDO DISSO, ENCAMINHO     ESSE PEDIDO A SUA SECRETARIA POR SE TRATAR DE VIAS QUE COMEÇAM NA LATERAL DA BR. 101 DANDO ACESSO A VÁRIOS OUTROS BAIRROS, E COM O GRANDE FLUXO DE VEÍCULOS, CICLISTA E PEDESTRES QUE POR ALI PASSAM DIARIAMENTE E FICAM AMEDRONTADOS E INSEGUROS COM O GRANDE NÚMERO DE ACIDENTES, CONTAMOS COM SUA COLABORAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO DOS REFLETORES, TROCA DAS LÂMPADAS OU REPAROS NECESSÁRIOS PARA A ILUMINAÇÃO DA QUADRA DE ESPORTE LEANDRO ARPINI NO  BAIRRO CONCEIÇÃO ,  NESTE MUNICÍPIO._x000D_
                                  SABENDO DA COMPETÊNCIA E DEDICAÇÃO DO SECRETÁRIO DE ESPORTE, TURISMO, CULTURA E LAZER   SR. IVAN SALVADOR, ENCAMINHO ESSE PEDIDO DOS MORADORES DO BAIRRO CONCEIÇÃO QUE SE FAÇA VALER QUE, A REFERIDA QUADRA SEJA UTILIZADA POR MORADORES PARA ATIVIDADES ESPORTIVAS E DE LAZER, TENDO EM VISTA QUE OS MORADORES ENCONTRAM DIFICULDADES EM UTILIZAR, PRINCIPALMENTE NO PERÍODO NOTURNO. AGRADECEMOS A ATENÇÃO E A COLABORAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SEUS PARES, A REFORMA GERAL   DA  ESCOLA EMEF PROFESSORA EFIGÊNIA SIZENANDO, LOCALIZADO NA RUA PRINCIPAL S/N, BAIRRO CÓRREGO FARIAS, NESTE MUNICÍPIO. _x000D_
                                A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO A SRA. MARIA OLÍMPIA  DALVI RAMPINELLI TEM APRESENTADO UM  TRABALHO  DE EXCELÊNCIA FRENTE A PASTA PORTANTO ENCAMINHO ESSE PEDIDO NA CERTEZA DE SUA ATENÇÃO, PEDIDO ESSE QUE FOI FEITO POR  PAIS E ALUNOS   QUE RECLAMAM QUE A ESCOLA ESTÁ EM PÉSSIMO ESTADO EM SUA ESTRUTURA E CONSEQUENTE PREJUDICANDO   O DESENVOLVIMENTO DOS ALUNOS, QUE POR SUA VEZ NÃO TEM COMO VIR ATÉ A CIDADE DE LINHARES PARA ESTUDAR EM OUTRAS ESCOLAS. AGRADECEMOS A ATENÇÃO E CONTAMOS COM A SENSIBILIDADE DA ADMINISTRAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO À SAÚDE DO HOMEM E DA OUTRAS PROVIDENCIA. </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR A TAMPA DE BUEIRO NO BAIRRO SHELL AV. CACHOEIRO DO ITAPEMIRIM </t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUE TODAS TRANSMISSÃO LEVAIS PARA QUE SEJA PROMULGADO O PROJETO DE LEI Nº 2243/2017</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE UM PROGRAMA DE CALÇADA CIDADÃ, PARA QUE TODAS AS CALÇADAS DA CIDADE POSSUEM ACESSIBILIDADE AOS PORTADORES DE DEFICIÊNCIA </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0110/ 2017 - FRANCISCO TARCÍSIO SILVA - VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE  A REVITALIZAÇÃO DA PINTURA DE QUEBRAS MOLAS, SITUADO NA RUA VER. WILMO GUIZANI NO BAIRRO SÃO JOSÉ- LINHARES-ES. _x000D_
 </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0111/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE PROVIDENCIE  A REVITALIZAÇÃO DE PINTURA DE QUEBRAS MOLAS, SITUADO NA RUA VER. CRESCÊNIO FIRMINO DOS SANTOS NO BAIRRO SÃO JOSÉ - LINHARES-ES. _x000D_
 </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0112/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE PROVIDENCIE  A REVITALIZAÇÃO DA PINTURA DE QUEBRAS MOLAS, SITUADO NA RUA VER. CECILIA DE MEIRELES  NO BAIRRO SÃO JOSÉ - LINHARES-ES. _x000D_
 </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0113/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE REALIZE ESTUDOS PARA INOVAR E  A COLOCAÇÃO DE NOVOS PONTOS DE ÔNIBUS COM A DEVIDA PROTEÇÃO AOS USUÁRIOS E MORADORES DA RUA ROMILDO ALVES SANTANA &amp;#8211; PRÓXIMO A RESIDÊNCIA DE Nº 20 &amp;#8211; BAIRRO SÃO JOSÉ - LINHARES ._x000D_
 </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0114/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE REALIZE MELHORIAS DA TAPAGEM NOS PONTOS S DE ÔNIBUS COM AS DEVIDAS PROTEÇÃO  PARA OS  USUÁRIOS E MORADORES DA AVENIDA CECILIA DE MEIRELES &amp;#8211; BAIRRO SÃO JOSÉ - LINHARES ._x000D_
 </t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS JUNTAMENTE COM O DEPARTAMENTO MUNICIPAL DE TRANSITO PARA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLA) NA AVENIDA FELIPE DOS SANTOS, PRÓXIMO A SECRETARIA DE TRANSITO E OUTRO PRÓXIMO AO POSTO CENTRAL, NO CENTRO, PEÇO TAMBÉM QUE SE POSSÍVEL SEJA FEITA A REDUÇÃO NA ALTURA DE 3  QUEBRA-MOLAS NA AVENIDA GOULART DE ANDRADE NO BAIRRO PALMITAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES JUNTO A SECRETÁRIA DE MUNICIPAL DE SERVIÇOS URBANOS, NO SENTIDO DE PROVIDENCIAR PINTURA DE TODOS OS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS)BEM COMO AS FAIXAS DE PEDESTRES, LOCALIZADOS EM TODOS OS BAIRROS DESTE MUNICÍPIO. TENDO EM VISTA A GRANDE QUANTIDADE DE QUEBRA-MOLAS (REDUTORES DE VELOCIDADE) NAS RUAS DE LINHARES E LEVANDO-SE EM CONTA O TEMPO DA PINTURA E SINALIZAÇÃO DOS MESMOS QUE ESTÁ QUASE APAGADA E POUCO PERCEPTÍVEL AOS CONDUTORES, FAZ-SE NECESSÁRIO UMA PINTURA COM A MÁXIMA URGÊNCIA PARA DIMINUIR O NÚMERO DE ACIDENTES COM MOTOCICLISTAS E DEMAIS VEÍCULOS QUE TRANSITAM PELAS VIAS. </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES JUNTO A SECRETÁRIA DE MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL, NO SENTIDO DE PROVIDENCIAR A PRESENÇA DA GUARDA MUNICIPAL NAS ESCOLAS DA REDE MUNICIPAL EM TODOS OS CEIM&amp;#8217;S DESTE MUNICÍPIO, NOS HORÁRIOS DE ENTRADA E SAÍDAS DOS ALUNOS NOS DOIS TURNOS. CONSIDERANDO QUE COM A GREVE DA POLÍCIA MILITAR, AS ESCOLAS SE ENCONTRAM A MERCÊ DE MARGINAIS E DESOCUPADOS, PRINCIPALMENTE NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS, QUE, EM VISITA A ESCOLA CEIM GENI RIBEIRO DE SOUZA, ESTE VEREADOR RECEBEU RECLAMAÇÕES DE PROFESSORES E PAIS DE ALUNOS, SOLICITANDO MAIOR SEGURANÇA NAS ESCOLAS.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, A VIABILIDADE DA EXPANSÃO DOS PROJETOS EXISTENTES </t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A VIABILIDADE DA EXPANSÃO DO PROJETO CAMPEÕES DO FUTURO, (ATUALMENTE OFERECIDO SÓ NO BAIRRO JUPARANÃ) PARA OS OUTROS BAIRROS, JÁ QUE ESTE PROJETO É UMA PARCERIA DO GOVERNO DO ESTADO DO ES COM A NOSSA MUNICIPALIDADE. SALIENTANDO QUE COM ESSA EXPANSÃO AUMENTARÁ A INCLUSÃO DE NOSSOS ADOLESCENTES E JOVENS NA PRATICA DE ESPORTES E ASSIM DIMINUINDO A OCIOSIDADE DOS MESMOS. </t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR BANHEIROS QUÍMICOS PARA AS FEIRAS COMUNITÁRIAS REALIZADA NOS BAIRROS DESTE MUNICÍPIO, SALIENTANDO QUE ESTE PEDIDO SE FAZ PARA ATENDER O AUMENTO DOS CLIENTES E FEIRANTES NESSES LOCAIS. CONFORME JÁ TINHA SIDO SOLICITADO NO REQUERIMENTO DE Nº 2134/2016 EM 10/06/2016 </t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, QUE SE CUMPRA A LEI Nº3113 DE 15 DE OUTUBRO DE 2011 EM QUE DIZ O </t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER,INDICAR OS SEGUINTES NOMES PARA CONCEDER TÍTULO DE CIDADÃO LINHARENSE:_x000D_
 _x000D_
 &amp;#8226;	ATILA DE ALMEIDA LEONI, NASCEU NA CAPITAL VITÓRIA, CASADO COM A SENHORA MICHELLI RODRIGUES PAULI LEONI, GRADUADO EM CIÊNCIAS CONTÁBEIS, MUDOU SE A TRABALHO PARA LINHARES EM 2002, AONDE DESEMPENHA A FUNÇÃO DE GERENTE EXECUTIVO DO BANCO DO NORDESTE, CONTRIBUINDO ASSIM PARA O DESENVOLVIMENTO ECONÔMICO E SUSTENTÁVEL DO MUNICÍPIO._x000D_
 _x000D_
 &amp;#8226;	DELSON ASSIS CAZELLI, NASCEU EM 1957 NO DISTRITO DE GOVERNADOR LINDENBERG, QUE NO PRESENTE ANO PERTENCIA A CIDADE DE COLATINA, MUDOU SE PARA LINHARES EM 1973, COMERCIANTE NO RAMO DE CONFECÇÕES, CASOU- SE EM 1986 COM A LINHARENSE SENHORA ROMILDA LUCIA DE BARBI CAZELLI, PAI DE TRÊS FILHOS (FRANCO, TORBEM E FRANCINE DE BARBI CAZELLI) , EM 1990 FUNDOU A SINVEL (SINDICATO DA INDÚSTRIA DO VESTUÁRIO DE LINHARES), UNS DOS FUNDADORES DA ASSOCIAÇÃO GRUPO AMOR DE LINHARES, CONTRIBUINDO COM GERAÇÃO DE EMPREGOS E AÇÕES COMUNITÁRIAS QUE AJUDARAM PESSOAS MENOS FAVORECIDAS DO MUNICÍPIO. _x000D_
 _x000D_
 &amp;#8226;	JOSIAS INACIO, NATURAL DE COLATINA, FILHO DE AGRICULTORES, CASADO COM JERUSA DURÃO DO ROSÁRIO INÁCIO, PAI DE DOIS FILHOS (JOSIANE DURÃO INÁCIO E ARTHUR DURÃO INÁCIO), PASSOU A MAIOR PARTE DA INFÂNCIA NA PARTE RURAL DE LINHARES ENTRE AS COMUNIDADES DO GUAXE E FARIAS. GRADUADO EM CIÊNCIAS CONTÁBEIS, A MAIS DE 27 ANOS TRABALHA NO BANESTES ONDE ATUALMENTE OCUPA O CARGO DE GERÊNCIA, SEMPRE ATUOU JUNTO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE LINHARES._x000D_
 </t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER,AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, AS SEGUINTES SOLICITAÇÕES CONSTRUÇÃO DE UMA NOVA ESCOLA OU REFORMA/AMPLIAÇÃO DAS ESCOLAS &amp;#8220;EMEF CABLOCO BERNARDO, LOCALIZADA NO BAIRRO PLANALTO, E DA ESCOLA  EMEF </t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO GOVERNO DO ESTADO DO ESPIRITO SANTO POR MEIO DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER.  QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS PARA VIABILIDADE DE PROJETOS, PARA CONSTRUÇÃO DE COBERTURAS PARA ARQUIBANCADAS, BEM COMO INSTALAÇÕES DE REFLETORES PARA PRATICA DE ESPORTE NOTURNO, NOS CAMPOS ABAIXO CITADOS: _x000D_
 * COMPLEXO DE ESPORTE E LAZER ANTÔNIO JOVITA FILHO, DISTRITO DE BEBEDOURO, QUE CONTA HOJE COM UMA CAPACIDADE DE 300 PESSOAS NA ARQUIBANCADA DO CAMPO DE FUTEBOL, _x000D_
 * CAMPO DO NACIONAL NO BAIRRO AVISO COM CAPACIDADE PARA 500 PESSOAS _x000D_
 * ESTÁDIO DE FUTEBOL DO BAIRRO SÃO JOSÉ COM CAPACIDADE PARA 360 PESSOAS. _x000D_
                               ESSA SOLICITAÇÃO PROPÕE TRAZER MAIS CONFORTO AOS TORCEDORES QUE ACOMPANHAM O ESPORTE NO MUNICÍPIO E VISA PERMITIR JOGOS A NOITE, ASSIM DESAFOGANDO OS CAMPOS MUNICIPAIS E S CALENDÁRIOS ESPORTIVO._x000D_
 </t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO GOVERNO DO ESTADO DO ESPIRITO SANTO POR MEIO DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS.  QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS PARA UM ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE ABRIGOS DE PONTO DE ÔNIBUS NOS ENDEREÇOS ABAIXO REFERIDOS: _x000D_
 * COMUNIDADE DE SURUACA PRÓXIMO A CHEGADA DA MATINHA NO BALNEÁRIO DO PONTAL DO IPIRANGA. _x000D_
 * NA RUA MARECHAL DEODORO DA FONSECA, PRÓXIMO AO Nº 590 EM FRENTE A PANIFICADORA BOA MASSA NO BAIRRO INTERLAGOS._x000D_
 * NA AVENIDA OURO PRETO PRÓXIMO AO BAR BEIJA FLOR NO BAIRRO INTERLAGOS II._x000D_
                           GARANTINDO ASSIM, MAIOR SEGURANÇA E ACESSIBILIDADE AOS USUÁRIOS DAS EMPRESAS JOANA DARC, BEM COMO A EMPRESA UNIMAR, ESSA ÚLTIMA QUE FAZ A LINHA DO BALNEÁRIO DO PONTAL DO IPIRANGA. _x000D_
                           SALIENTADO QUE A CADA DIA AUMENTA O NÚMERO DE PESSOAS QUE DEPENDEM DO REFERIDO TRANSPORTE E ASSIM CONSEQUENTEMENTE DESAFOGANDO  O FLUXO DE VEÍCULOS NA  CIDADE.    _x000D_
 </t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER,AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, QUE SE FAÇA UM ESTUDO DE VIABILIDADE PARA A REVITALIZAÇÃO DAS PRAÇAS ABAIXO CITADAS:_x000D_
 &amp;#8226;	PRAÇA DO BAIRRO SÃO JOSÉ_x000D_
 &amp;#8226;	PRAÇA DO BAIRRO JUPARANÃ _x000D_
 &amp;#8226;	PRAÇA DO BAIRRO INTERLAGOS I E INTERLAGOS II._x000D_
                     ASSIM GARANTIDO MAIS LAZER E QUALIDADE DE VIDA PARA OS MORADORES DOS REFERIDOS BAIRROS. _x000D_
 </t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR O NIVELAMENTO DO ASFALTO   QUE FICA NO TREVO DO SUPERMERCADO EPA , MAIS PRECISAMENTE NOS CRUZAMENTOS DA AV. SAMUEL BATISTA CRUZ COM SENTIDO AV. GETÚLIO VARGAS NESTE MUNICÍPIO . SALIENTANDO QUE ESSA VIA TEM GRANDE FLUXO DE VEÍCULOS PRINCIPALMENTE EM HORÁRIO DE PICO.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO APARELHO DE ENDOSCOPIA DO HOSPITAL GERAL DE LINHARES (HGL)</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL MUNICIPAL (CEIM) NO BAIRRO ARAÇÁ</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE VIDEOMONITORAMENTO NA AVENIDA DAS LUAS, NA ALTURA DO PORTAL DE ENTRADA DO BALNEÁRIO PONTAL DO IPIRANGA</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI - VEREADOR TARCÍSIO SILVA - DISPÕE SOBRE  A PROIBIÇÃO DA  INTERRUPÇÃO DA PRESTAÇÃO DOS SERVIÇOS PÚBLICOS DE FORNECIMENTO DE ÁGUA POTÁVEL E ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0116/ 2017 - FRANCISCO TARCÍSIO SILVA - VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE  A CONSTRUÇÃO DE MURO DE ARRIMO EM VOLTA  DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL (EMEF) CABOCLO BERNARDO, NO BAIRRO PLANALTO, EM LINHARES._x000D_
 </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, UM PROJETO DE ESTUDO PARA A CRIAÇÃO DE UMA NOVA LINHA DE ÔNIBUS QUE LIGA OS BAIRROS INTERLAGOS/SHELL PELA PONTE NOVA</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO A SECRETÁRIA DE OBRAS, NO SENTIDO DE PROVIDENCIAR QUANTO A CONTINUAÇÃO DO RECAPEAMENTO LOCALIZADA NA AV. OURO PRETO, NO BAIRRO INTERLAGOS, NESTE MUNICÍPIO. O RECAPEAMENTO PAROU NAS PROXIMIDADES DA CASA DE Nº 1001 AO 1448. LEMBRANDO QUE ESTE PEDIDO JÁ FOI SOLICITADO NO REQUERIMENTO SOB Nº 546/13, DATADO EM 15/04/2013. SALIENTANDO QUE ESTE NOBRE VEREADOR FOI PROCURADO POR VÁRIOS MUNÍCIPES DAQUELA LOCALIDADE PARA QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS QUANTO A CONTINUAÇÃO DAQUELE RECAPEAMENTO. DESTA FORMA, A CAMADA ASFÁLTICA QUE NÃO FOI RECAPEADA ESTÁ TOTALMENTE DANIFICADA CAUSANDO VÁRIOS TRANSTORNOS PARA AQUELES MORADORES DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO DOS REFLETORES, TROCA DAS LÂMPADAS OU REPAROS NECESSÁRIOS PARA A ILUMINAÇÃO DO CAMPO SOCIETY DE FUTEBOL &amp;#8220;SÃO PAULO APOSTOLO&amp;#8221;, NO BAIRRO INTERLAGOS, NESTE MUNICÍPIO. O REFERIDO CAMPO É UTILIZADO POR MORADORES PARA ATIVIDADES ESPORTIVAS E DE LAZER, DE MODO QUE OS MORADORES SE ENCONTRAM EM DIFICULDADES EM UTILIZAR O LOCAL PARA PRATICA DE ESPORTES.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR REPARO  NO CALÇAMENTO DA RUA TAPAJÓS, MAIS PRECISAMENTE AO LADO DA SORVETERIA LOCATELLI, NO BAIRRO INTERLAGOS, NESTE MUNICÍPIO. SALIENTANDO QUE É UMA VIA DE GRANDE FLUXO DE VEÍCULOS E PEDESTRES E QUE ACIDENTES OCORREM COM FREQUÊNCIA.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, REPARO NA TAMPA DE UM BUEIRO, LOCALIZADO NA RUA ANTONIO  FERNANDES, MAIS PRECISAMENTE PRÓXIMO AO BAR DO CARIOCA NO BAIRRO INTERLAGOS II</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER,AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E AO SAAE, NO SENTIDO DE PROVIDENCIAR UM PROJETO/ESTUDO PARA A CONSTRUÇÃO DE MAIS UM RESERVATÓRIO(CAIXA) DE ÁGUA NO INTERLAGOS, NESTE MUNICÍPIO, DIMINUINDO ASSIM OS TRANSTORNOS AOS MORADORES EM ÉPOCA DE MANUTENÇÃO. SALIENTADO TAMBÉM QUE O RESERVATÓRIO QUE EXISTE ATENDE OS BAIRROS BNH, RODRIGUES MACIEL E UM PARTE DO SHELL E QUANDO HÁ MANUTENÇÃO OS MORADORES ACABAM SOFRENDO COM ESTA SITUAÇÃO. </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, NO SENTIDO DE PROVIDENCIAR COM URGÊNCIA UMA TAMPA PARA O BUEIRO QUE ENCONTRA-SE A CÉU ABERTO, NA AVENIDA PEDRO ALVARES CABRAL, COM CRUZAMENTO COM A RUA JOSE RODRIGUES DA VITORIA, NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO QUE SEJA FEITA A LIMPEZA E MANUTENÇÃO DA ESTAÇÃO DE TRATAMENTO DO SAAE SETOR E-4 NA RUA; OITO DE SETEMBRO COM O CRUZAMENTO DA RUA APACHE NO BAIRRO INTERLAGOS DESTA CIDADE, VISTO QUE O MESMO ENCONTRASSE ABANDONADO RESULTANDO NO ACUMULO DE LIXO, MATO ALTO E SEUS EQUIPAMENTOS EM DETERIORAÇÃO, ASSIM CAUSANDO A PROLIFERAÇÃO DE MOSQUITOS E OUTROS ANIMAIS PEÇONHENTOS. SEGUNDO INFORMAÇÕES DE MORADORES QUE ESTÃO INCOMODADOS COM ESSA SITUAÇÃO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE SOLICITAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO CEIM ADAGMAR PINTO NO BAIRRO INTERLAGOS BEM COMO A INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO DA ÁREA ESCOLAR E TRAFEGO DE PEDESTRES, NESTE MUNICÍPIO. _x000D_
 A SOLICITAÇÃO SUBSCRITA, SE FAZ NECESSÁRIA PARA QUE A SINALIZAÇÃO FIQUE VISÍVEL, E ASSIM POSSA OFERECER MAIOR SEGURANÇA E ACESSIBILIDADE AOS USUÁRIOS DAS ESCOLAS E SEUS RESPONSÁVEIS._x000D_
 </t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SEUS PARES, NO SENTIDO DE SOLICITAR, ESTUDO DE VIABILIDADE PARA TROCAR O PORTÃO DE ENTRADA/SAÍDA DA ESCOLA MUNICIPAL MARILIA DE REZENDE  DO BAIRRO INTERLAGOS NESTE MUNICÍPIO. _x000D_
 A SOLICITAÇÃO SUBSCRITA, SE FAZ NECESSÁRIA AFIM DE SOLUCIONAR RECORRENTES PROBLEMAS QUE VEM SURGINDO, POIS, O CEIM CHAPEUZINHO VERMELHO FICA LOCALIZADO NA FRENTE DA ESCOLA MARILIA DE REZENDE, E COMO OS HORÁRIOS DE ENTRADA/SAÍDA SÃO PRÓXIMOS O FLUXO DE PAIS/RESPONSÁVEIS QUE VÃO AO ENCONTRO DE SEUS FILHOS É MUITO INTENSO, CHEGANDO ATÉ GERAR BRIGAS. DESSE MODO CONTO COM VOSSA COMPREENSÃO._x000D_
 </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SEUS PARES, NO SENTIDO DE PROVIDENCIAR A PINTURA E MANUTENÇÃO DAS FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE BEM COMO INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO DA ÁREA ESCOLAR E TRAFEGO DE PEDESTRES DAS ESCOLAS MUNICIPAIS ANTÔNIO FERNANDES, MARILIA DE REZENDE, NO BAIRRO INTERLAGOS NESTE MUNICÍPIO. _x000D_
 A SOLICITAÇÃO SUBSCRITA, SE FAZ NECESSÁRIA PARA QUE A SINALIZAÇÃO FIQUE VISÍVEL, E ASSIM POSSA OFERECER MAIOR SEGURANÇA E ACESSIBILIDADE AOS USUÁRIOS DAS ESCOLAS E SEUS RESPONSÁVEIS._x000D_
 </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SEUS PARES, NO SENTIDO DE SOLICITAR, ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE COBERTURA NA ÁREA EXTERNA DO CEIM CHAPEUZINHO VERMELHO NO BAIRRO INTERLAGOS NESTE MUNICÍPIO. _x000D_
 A SOLICITAÇÃO SUBSCRITA, SE FAZ NECESSÁRIA PARA QUE OS PAIS E/OU RESPONSÁVEIS POSSAM AGUARDAR ABRIGADOS DA CHUVA E DO SOL (ENTRADA E SAÍDA)._x000D_
 </t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO, TROCA DAS LÂMPADAS OU REPAROS NECESSÁRIOS DA  ILUMINAÇÃO DA AV: CLAUDIO MANOEL DA COSTA ATRÁS DA ESCOLA MARILIA DE REZENDE NO BAIRRO INTERLAGOS, NESTE MUNICÍPIO.  _x000D_
 A SOLICITAÇÃO SE FAZ NECESSÁRIA PARA QUE OS MORADORES POSSAM TER MAIS SEGURANÇA PARA SE DESLOCAR. _x000D_
 </t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER,AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE SOLICITAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AV: CLAUDIO MANOEL DA COSTA ATRÁS DA ESCOLA MARILIA DE REZENDE NO BAIRRO INTERLAGOS NESTE MUNICÍPIO. _x000D_
 A SOLICITAÇÃO SUBSCRITA, SE FAZ NECESSÁRIA, POIS OS CARROS PASSAM EM ALTA VELOCIDADE COLOCANDO EM RISCO OS MORADORES DAQUELA LOCALIDADE, PARA QUE ASSIM POSSA OFERECER MAIOR SEGURANÇA E ACESSIBILIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR TROCAS/REPAROS NAS GRADES DE GALERIA PLUVIAL, NO CRUZAMENTO DA AVENIDA QUINTINO BOCAIUVA COM A RUA PINHEIRO  PRÓXIMO A OFICINA RG NO BAIRRO INTERLAGOS, NESTE MUNICÍPIO. SALIENTANDO QUE ESTE PEDIDO SE FAZ DEVIDO AO GRANDE MOVIMENTO DE VEÍCULOS, OCORRENDO EM SUAS PASSAGENS RELATADOS PELOS MORADORES TREMOR NAS RESIDÊNCIAS PRÓXIMAS, ALÉM DO INCÔMODO DO BARULHO AOS MORADORES QUE RESIDEM NO LOCAL.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR EM RESPOSTA E PREVISÃO DOS  REPAROS NA TAMPA DO BUEIRO QUE ENCONTRA-SE DANIFICADO, LOCALIZADO NA RUA PEDRO ALVARES CABRAL COM CRUZAMENTO COM A RUA CARLOS GOMES, NO BAIRRO INTERLAGOS, NESTE MUNICÍPIO. SALIENTANDO QUE ESTE REQUERIMENTO JÁ FOI SOLICITADO VIA PROTOCOLO EM ANEXO SOB NÚMERO DE REQUERIMENTO 1647/2016, DATADO NO DIA 09.05.2016 NÃO SENDO EXECUTADO ATÉ A PRESENTE DATA. JUSTIFICANDO-SE QUE A REFERIDA LOCALIDADE E BEM MOVIMENTADA POR CRIANÇAS E DEVIDO O BUEIRO ENCONTRAR-SE ABERTO VEM TRAZENDO GRANDE PERIGO DE ACIDENTE, E TAMBÉM EM PERÍODO DE CHUVA OCORRE ALAGAMENTOS CAUSANDO TRANSTORNOS PARA OS AQUELES MORADORES.   </t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SEUS PARES, NO SENTIDO DE SOLICITAR,  REFORMA DO CEIM CRESCER  OU UM ESTUDO PARA A INCLUSÃO NO ORÇAMENTO DO ANO DE 2018 DA CONSTRUÇÃO DE UM NOVO CEIM   NO BAIRRO INTERLAGOS NESTE MUNICÍPIO. _x000D_
 A SOLICITAÇÃO SUBSCRITA, SE FAZ NECESSÁRIA POIS O MESMO ENCONTRASSE EM ESTADO CRÍTICO, QUANDO CHOVE AS SALAS DE AULA FICAM ALAGADAS, O TETO E MUITO BAIXO, A PINTURA ESTA PRECÁRIA E O BEBEDOURO QUE DIRETO FICA DANDO DEFEITO. SENDO ASSIM COLOCANDO EM RISCO OS ALUNOS E OS FUNCIONÁRIOS DO REFERIDO CEIM._x000D_
 </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS,Nº 121/2017, SOLICITANDO QUE SEJA VERIFICADA A POSSIBILIDADE DE UMA PARCERIA COM AS FACULDADES DE LINHARES PARA QUE SEJA OFERECIDO TRATAMENTO ODONTOLÓGICO E PSICOLÓGICO NOS CRÁS DE CADA BAIRRO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS,Nº 122/2017, SOLICITANDO QUE FISCALIZE O DESPEJO INDEVIDO DE ESGOTO/DEJETOS NA LAGOA DO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO PARA PROVIDENCIAR JUNTO A SECRETARIA COMPETENTE A REVITALIZAÇÃO COM A DEVIDA MANUTENÇÃO REGULAR DA PRAÇA LOCALIZA NA AVENIDA GOVERNADOR DIAS LOPES, NO BAIRRO NOVO HORIZONTE, ANEXA AO CEIM &amp;#8220;MANOEL FARIAS DE SOUZA&amp;#8221;. VALE RESSALTAR QUE A REFERIDA PRAÇA ESTÁ ABANDONADA, COM ILUMINAÇÃO ESCASSA, PAISAGISMO DETERIORADO PELO TEMPO E SEM QUALQUER APARELHO DE GINÁSTICA OU PARA DIVERSÃO DAS CRIANÇAS QUE RESIDEM NO BAIRRO.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO UM OFÍCIO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DO ESPÍRITO SANTO, AFIM DE SUGERIR QUE SOLICITE PROVIDÊNCIAS JUNTO A ANATEL PARA A INSTALAÇÃO DE UMA ANTENA/TORRE DE TELEFONIA CELULAR DA OPERADORA VIVO (PRINCIPAL OPERADORA DE TELEFONIA MÓVEL UTILIZADA NO MUNICÍPIO, POSSUINDO MAIS DE 80% DE CLIENTES EM TODO O ESTADO), ENTRE A COMUNIDADE DE PEROBAS E BANANAL DO SUL, PERTENCENTE AO MUNICÍPIO DE LINHARES, TENDO EM VISTA, QUE NO LOCAL NÃO CONTA COM UMA ANTENA/TORRE DE TELEFONIA CELULAR, PROVOCANDO ASSIM DIFICULDADE DE COMUNICAÇÃO E UTILIZAÇÃO DE APARELHOS CELULARES, POIS O SINAL É PÉSSIMO.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A REFORMA DO CEIM &amp;#8220;LEODOVICO DONATELLI&amp;#8221;, NO BAIRRO BEBEDOURO. </t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR DENTRO DA LEGALIDADE UMA EQUIPE DE GUARDAS CIVIS MUNICIPAIS PARA GARANTIR A SEGURANÇA DOS ALUNOS E MORADORES DA REGIÃO QUE ENGLOBA A AVENIDA PREFEITO MANOEL SALUSTIANO DE SOUZA, BAIRRO NOSSA SENHORA DA CONCEIÇÃO E BAIRRO NOVO HORIZONTE NO HORÁRIO ENTRE 19H E 23H. </t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, UMA RESPOSTA  AO REQUERIMENTO DE NUMERO 1860-2016 EM QUE SE PEDE REPAROS NO REDUTOR DE VELOCIDADE BEM COMO REPARO NO ASFALTO, AMBOS LOCALIZADOS NA AVENIDA BARTOLOMEU BUENO DA SILVA COM CRUZAMENTO COM A RUA CRISTÓVÃO COLOMBO, PRÓXIMO A IGREJA NOSSA SENHO APARECIDA NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, A RESPOSTA AO REQUERIMENTO JÁ PROTOCOLADO EM 20 DE MAIO DE 2016 DE Nº 1814-2016 QUE PEDE  O RECAPEAMENTO NA AV. OURO PRETO, NAS PROXIMIDADES DA CASA DE Nº 1001 AO 1448, NO BAIRRO INTERLAGOS. SALIENTANDO QUE ESTE PEDIDO SE FAZ URGENTE DEVIDO AO GRANDE FLUXO DE VEÍCULOS E PEDESTRES E POR SER UMA LINHA DE ÔNIBUS NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AV. REPUBLICA, PROX. A CASA DE Nº 1219, NO BAIRRO INTERLAGOS, DEVIDO AO RISCO QUE OS CARROS EM ALTA VELOCIDADE, TRAZENDO RISCO AOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A INSTALAÇÃO DE MASTROS DE ILUMINAÇÃO (MODELO DA PONTE NOVA QUE LIGA AO BAIRRO SHELL) NA EXTENSÃO DA  PONTE QUE LIGA O BAIRRO INTERLAGOS AO BAIRRO ARAÇÁ, NESTE MUNICÍPIO. SALIENTANDO QUE ESTE LOCAL A NOITE NECESSITA DE MAIS ILUMINAÇÃO DEVIDO AO GRANDE FLUXO DE TRABALHADORES E ESTUDANTES QUE UTILIZAM DESTA TRAVESSIA PARA SE DESLOCAREM AOS SEUS LARES, INIBINDO E EVITANDO ASSIM DELITOS NESTES HORÁRIOS. </t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A VIABILIDADE DE PINTURA DAS FAIXAS DE PEDESTRES BEM COMO IMPLANTAR  REDUTORES DE VELOCIDADE NA AV. PEDRO ALVARES CABRAL, CRUZAMENTO COM A AV. FELIPE DOS SANTOS, MAS PRECISAMENTE NA ESQUINA DA IGREJA CATÓLICA SÃO PAULO APOSTOLO, NO BAIRRO INTERLAGOS NESTE MUNICÍPIO. SALIENTANDO QUE É UMA VIA DE GRANDE FLUXO DE VEÍCULOS,  PEDESTRES E FIEIS,  E ACIDENTES VEM  ACONTECEM COM GRANDE FREQUÊNCIA. </t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR OS REPARO NA REDE DE ESGOTO NA AV. PEDRO ALVARES CABRAL PROX. AO N. 1226, NESTE MUNICÍPIO. SALIENTANDO QUE EM PERÍODO DE CHUVAS TRANSBORDA E TRAZ RISCO DE ACIDENTES AOS MORADORES E PRINCIPALMENTE AS CRIANÇAS QUE TRAFEGAM PELA VIA DIARIAMENTE.   </t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR INSTALAÇÃO DE REDUTORES DE VELOCIDADE  NA AV PEDRO ALVARES CABRAL NA EXTENSÃO DA TEMPOS MODAS ATE O BAR DO CANELA, NO BAIRRO INTERLAGOS. DEVIDO AO GRANDE FLUXO DE CARROS EM ALTA VELOCIDADE, TRAZENDO RISCO AOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO GOVERNO DO ESTADO DO ESPIRITO SANTO POR MEIO DA SECRETARIA DE CULTURA, TURISMO, ESPORTE E LAZER DO ESTADO.  QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS PARA   UM ESTUDO DE VIABILIDADE DE AQUISIÇÃO DE UMA ÁREA PARA CONSTRUÇÃO DE UM COMPLEXO ESPORTIVO NO BAIRRO INTERLAGOS, TRAZENDO DESTA FORMA MAIS ENTRETENIMENTO COM MAIS EXPECTATIVA DE VIDA, E ATÉ MESMO PARA UMA MELHOR INCLUSÃO SOCIAL DOS MORADORES DO BAIRRO, E ASSIM DESAFOGADO OUTROS COMPLEXOS COMO DO BAIRRO AVISO E O DO   BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE UM ESTUDO PARA VIABILIDADE DE RECAPEAMENTO NAS AVENIDAS DO BAIRRO INTERLAGOS ABAIXO CITADAS:_x000D_
 &amp;#8226;	AV.  OURO PRETO, NAS PROXIMIDADES DA CASA DE Nº 1001 AO 1448, NO BAIRRO INTERLAGOS. _x000D_
 &amp;#8226;	AV. MARTINS AFONSO DE SOUZA ENTRE OS NÚMEROS 1009 ATÉ O NÚMERO 1970 _x000D_
 &amp;#8226;	AV. BARÃO DO RIO BRANCO EM TODA SUA EXTENSÃO. _x000D_
                       SALIENTANDO QUE ESTE PEDIDO SE FAZ URGENTE DEVIDO AO GRANDE FLUXO DE VEÍCULOS E PEDESTRES, E POR SER TRAJETO DE  TRANSPORTE PÚBLICO, E ASSIM DANDO MAIS COMODIDADE AOS USUÁRIOS DAS REQUERIDAS AVENIDAS. _x000D_
 </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR REPAROS EM UMA VALA (BURACO) QUE FICA NA AV. JOSÉ BONIFÁCIO PROX. Nº 168 EM FRENTE A PADARIA MAIS PÃO NO BAIRRO INTERLAGOS, NESTE MUNICÍPIO. SALIENTANDO QUE É UMA  VIA DE GRANDE FLUXO DE PEDESTRES E VEÍCULOS.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE  PROVIDENCIAR O CONCERTO DO ALAMBRADO BEM COMO, AUMENTO  DO MURO,  QUE FICA LOCALIZADO ENTRE A ARQUIBANCADA DO CAMPO SÃO PAULO APOSTOLO E O &amp;#8220;CEIM ADAGMAR PINTO SANTOS&amp;#8221;  LOCALIZADO NO BAIRRO INTERLAGOS, NESTE  MUNICÍPIO, DEVIDO A INVASÃO DE VÂNDALOS DEPREDANDO E USANDO A ESCOLA PARA ATOS ILÍCITOS. VISTO QUE ESSE PEDIDO JÁ FOI FEITO EM 1º JUNHO DE 2016 NO PROTOCOLO DE N°2015-2016 E A NECESSIDADE SE FAZ CADA VEZ MAIOR PARA SEGURANÇA DE ALUNOS E PROFESSORES.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOSÉ BONIFÁCIO  BAIRRO INTERLAGOS NA ENTRADA DA PONTE NOVA QUE DA ACESSO AO B. SHELL DEVIDO AO RISCO QUE OS VEÍCULOS  EM ALTA VELOCIDADE TRAFEGAM. SALIENTANDO QUE NAQUELA LOCALIDADE JÁ HOUVE ACEDENTES FATAIS E AINDA OCORRE ACIDENTES COM FREQUÊNCIA. TENDO EM VISTA QUE ESSE REQUERIMENTO JÁ FOI SOLICITADO PELO N° 3732-2016.     </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO GOVERNO DO ESTADO DO ESPIRITO SANTO POR MEIO DA SECRETARIA DE ESPORTE DO ESTADO.  QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS PARA VIABILIDADE DA  MANUTENÇÃO DO GRAMADO, PODA DAS ARVORES, SEJA FEITO UM PROJETO PARA CONSTRUÇÃO DE UMA COBERTURA PARA ARQUIBANCADA, BEM COMO INSTALAÇÃO DE REFLETORES  PARA PRATICA DE ESPORTE NOTURNO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, ESCLARECIMENTOS AO CHEFE DO PODER EXECUTIVO E AOS SEUS PARES, QUE SE FAÇA UM ESTUDO PARA VIABILIDADE DE  IMPLANTAÇÃO DE UMA CICLOVIA CENTRAL NO PERÍMETRO DA AV. VASCO FERNANDES COUTINHO B. INTERLAGOS,  NO SENTIDO INTERLAGOS II ATÉ PRÓXIMO AO PARQUE DE EXPOSIÇÃO. TENDO EM VISTA QUE ESSE PEDIDO SE FAZ POR UMA REIVINDICAÇÃO ANTIGA DOS MORADORES PARA MAIS SEGURANÇA DE PEDESTRES E CICLISTA DAQUELA LOCALIDADE. </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE  PROVIDENCIAR A VIABILIDADE PARA QUE SE AUMENTE A TELA DE PROTEÇÃO QUE FICA NOS FUNDOS DAS TRAVES DO CAMPO SÃO PAULO APOSTOLO  LOCALIZADO NO BAIRRO INTERLAGOS, NESTE  MUNICÍPIO, ESSE PEDIDO SE FAZ POR MORADORES QUE RECLAMAM QUE CONSTANTEMENTE A BOLAS CAEM EM SEUS REFERIDOS QUINTAIS, ASSIM DESSA FORMA OS INCOMODANDO-OS.   </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE SEJA SOLICITADO AOS ÓRGÃOS   COMPETENTES EM RESPOSTA AO REQUERIMENTO DE N°013659-2014 QUE SEJA FEITO  UM ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO  DE UMA AGENCIA DE CORREIO NO BAIRRO INTERLAGOS, DEVIDO AO GRANDE NÚMEROS DE MORADORES DO BAIRRO, E CONSEQUENTEMENTE DESAFOGANDO AS OUTRAS AGENCIAS DO MUNICÍPIO.  SALIENTANDO QUE ESSA É UMA SOLICITAÇÃO ANTIGA DOS MORADORES DO INTERLAGOS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SE FAÇA UM ESTUDO PARA VIABILIDADE DE IMPLANTAÇÃO DE UMA CICLOVIA NO PERÍMETRO DA RODOVIA ES 245 QUE LIGA O CENTRO DE LINHARES AO BAIRRO OLARIA.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ISENÇÃO AO DOADOR DE SANGUE DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS E ADOTA OUTRAS PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SE FAÇA UM ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE UMA TORRE DE TRANSMISSÃO DE TELEFONIA CELULAR NO DISTRITO DE QUARTEL DE CIMA, NO INTERIOR DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE UM PROFISSIONAL PARA O CARGO DE COVEIRO PARA QUE EXERÇA SUAS FUNÇÕES NO BALNEÁRIO DE REGÊNCIA</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O RECAPEAMENTO DO ASFALTO DA AVENIDA PREFEITO SAMUEL BATISTA CRUZ, NA ALTURA DO Nº 3291, BAIRRO NOSSA SENHORA DA CONCEIÇÃO. </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO MOVELAR</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A EDP ESCELSA, NO SENTIDO DE PROVIDENCIAR MEDIDAS EMERGENCIAIS PARA REMOÇÃO E A RECOLOCAÇÃO EM UM LUGAR ADEQUADO DE UM POSTE QUE SE ENCONTRA EM FRENTE A GARAGEM LOCALIZADA NA RUA TIRADENTES, EM FRENTE AO LOTE DA CASA DE Nº 21, QUADRA 823, BAIRRO INTERLAGOS II. COMO JÁ SOLICITADO EM PROCESSO DE Nº020044/2015. O PRESENTE REQUERIMENTO TEM POR FUNDAMENTO, PRIMEIRAMENTE NA LOCALIZAÇÃO DO POSTE, POIS O MESMO ENCONTRA-SE EM FRENTE À ENTRADA DE GARAGEM, O QUE VEM DIFICULTANDO O LIVRE ACESSO A GARAGEM E QUE EM BREVE, IMPOSSIBILITARÁ A UTILIZAÇÃO DA MENCIONADA GARAGEM. ASSIM, A RECOLOCAÇÃO DO MENCIONADO POSTE, POSSIBILITARÁ AO PROPRIETÁRIO DO IMÓVEL USUFRUIR DE DIREITO O SEU IMÓVEL COM TOTAL PLENITUDE.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A MANUTENÇÃO DOS REFLETORES, TROCA DAS LÂMPADAS OU REPAROS NECESSÁRIOS PARA A ILUMINAÇÃO DO CAMPO SOCIETY DE FUTEBOL DO BAIRRO MOVELAR, NESTE MUNICÍPIO. O REFERIDO CAMPO É UTILIZADO POR MORADORES PARA ATIVIDADES ESPORTIVAS E DE LAZER, DE MODO QUE OS MORADORES SE ENCONTRAM EM DIFICULDADES EM UTILIZAR O LOCAL PARA PRATICA DE ESPORTES.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR UM ESTUDO PARA A CRIAÇÃO DE UMA NOVA LINHA DE ONIBUS PASSANDO PELA AVENIDA JOSE FRANCISCO CARMINATI BACHETI NO BAIRRO PLANALTO E SAINDO NA AVENIDA CEREJEIRA NO BAIRRO MOVELAR.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SEUS PARES, NO SENTIDO DE EFETUAR A CONTRATAÇÃO DE UM PROFISSIONAL EDUCADOR FÍSICO PARA DAR CONTINUIDADE NO PROJETO DE MELHOR IDADE NA SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO MOVELAR, LOCALIZADA NA RUA VINHÁTICO S/Nº, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A LIMPEZA/CAPINA NA RUA DAS PAINEIRAS, BAIRRO MOVELAR, FONTE GRANDE NESTE MUNICÍPIO. SALIENTANDO QUE A MESMA ENCONTRA-SE QUASE TODA OBSTRUÍDAS POR MATOS E GALHOS DE ARVORES JÁ QUASE IMPOSSIBILITANDO O TRÁFEGO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, A MANUTENÇÃO DOS REFLETORES DA QUADRA DE ESPORTE DO BAIRRO NOVA ESPERANÇA QUE FICA NA AV. ALAMEDA DAS CRIANÇAS, 1-17 NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO A SECRETÁRIA DE SERVIÇOS URBANOS, NO SENTIDO DE PROVIDENCIAR A RESPOSTA E PREVISÃO SOBRE A EXECUÇÃO DAS OBRAS DE MELHORIAS REFERENTE A TROCA DAS LÂMPADAS VAPOR DE SÓDIO (AMARELAS), PELAS DE VAPOR METÁLICO (BRANCAS) EM TODA A AVENIDA JOÃO CABRAL DE MELO NETO, NO BAIRRO PALMITAL, NESTE MUNICÍPIO. LEMBRANDO QUE ESTE PEDIDO JÁ FOI SOLICITADO SOB REQUERIMENTO DE Nº 1283/16, DATADO NO DIA 15/04/2016. </t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER,RECAPEAMENTO E REPAROS NA RUA JOSE ARNALDO DE MELO (BECO), MAIS PRECISAMENTE ATRAS DA RUA ALOÍSIO DE AZEVEDO ( RUA DA RECICLAGEM E DO BELO RECANTO) NO BAIRRO PALMITAL DESTE MUNICIPIO</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, NO SENTIDO DE PROVIDENCIAR A LIMPEZA E CAPINA  DO TERRENO ABANDONADO, LOCALIZADO NA RUA ANACLETO ANTÔNIO ARRIVABENI, AONDE O MESMO SERIA INAUGURADO O CTT (CENTRO DE TRATAMENTO TOXICÔMANO DE LINHARES), NO BAIRRO PLANALTO, NESTE MUNICÍPIO. A REFERIDA SOLICITAÇÃO SE FAZ URGENTE, DEVIDO O REFERIDO LOCAL ENCONTRA-SE ABANDONADO, CAUSANDO ASSIM ENORMES TRANSTORNOS AOS MORADORES, DEVIDO A INVASÃO DE PESSOAS PARA USO DE DROGAS E OUTROS ATOS ILÍCITOS E SEM FALAR DO GRANDE RISCO DE PROLIFERAÇÃO DE FOCOS DO MOSQUITO DA DENGUE E A INFESTAÇÃO DE PRAGAS COMO RATOS, BARATAS E BICHOS PEÇONHENTOS. APROVEITANDO A OPORTUNIDADE, VENHO REQUERER, QUE APÓS A SUA CONCLUSÃO O MESMO SEJA ENCAMINHADO À SECRETARIA MUNICIPAL DE OBRAS, NO SENTIDO DE PROVIDENCIAR A CONTINUAÇÃO DA OBRA, BENEFICIANDO ASSIM O NOSSO MUNICÍPIO COM PROGRAMAS DE SUMA IMPORTÂNCIA PARA A POPULAÇÃO. </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, AS SEGUINTES SOLICITAÇÕES CONSTRUÇÃO DE UMA NOVA ESCOLA OU REFORMA/AMPLIAÇÃO DAS ESCOLAS &amp;#8220;EMEF CABLOCO BERNARDO, LOCALIZADA NO BAIRRO PLANALTO, E DA ESCOLA  EMEF </t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO GOVERNO DO ESTADO DO ESPIRITO SANTO POR MEIO DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER.  QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS PARA VIABILIDADE DE PROJETOS, PARA CONSTRUÇÃO DE COBERTURAS PARA ARQUIBANCADAS, BEM COMO INSTALAÇÕES DE REFLETORES PARA PRATICA DE ESPORTE NOTURNO, NO ESTÁDIO DE FUTEBOL &amp;#8220;ANTÔNIO FERREIRA DE SOUZA&amp;#8221;, CAMPO DO BAIRRO SANTA CRUZ. </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E A SECRETARIA MUNICIPAL DE OBRAS, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR A PAVIMENTAÇÃO ASFÁLTICA DE TODA EXTENSÃO DA AV. GILSON CARDOSO ZOCATELLI, NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO. SALIENTANDO QUE ESTA SOLICITAÇÃO E ANTIGA DOS MORADORES DAQUELA LOCALIDADE, AONDE ELES REIVINDICAM QUE A REFERIDA RUA SER A ÚNICA DO BAIRRO QUE AINDA NÃO E PAVIMENTADA. </t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AOS ÓRGÃOS COMPETENTES E A SEUS PARES, NO SENTIDO DE SOLICITAR, A LIMPEZA E CAPINA DO PÁTIO DA ESCOLA ALTO GUIMARAES, BEM COMO CONSERTO DA CERCA QUE LIMITA O PÁTIO, NO BAIRRO SHELL NESTE MUNICÍPIO. _x000D_
 A SOLICITAÇÃO SUBSCRITA, SE FAZ NECESSÁRIA DEVIDO AO FATO DE SALUBRIDADE, GARANTINDO MELHORES CONDIÇÕES PARA OS USUÁRIOS E SERVIDORES DA REFERIDA ESCOLA._x000D_
 </t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR OS  A MANUTENÇÃO DOS BRINQUEDOS DA PRAÇA DO BAIRRO SHELL   (PARQUE DE RECREAÇÃO &amp;#168;PABLO FERRAÇO&amp;#168; SALIENTANDO QUE É UMA PRAÇA MUITO FREQUENTADA POR ALUNOS E MORADORES DO BAIRRO. CONFORME JÁ TINHA SIDO SOLICITADO NO REQUERIMENTO DE Nº 2013/2016 EM 03/06/2016  SEGUE EM ANEXO IMAGENS DO LOCAL.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE SEJA ENCAMINHADO AO CHEFE DO PODER EXECUTIVO O PROJETO APRESENTADO QUE &amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE PREVENÇÃO AUDIOVISUAL PARA ALUNOS DE REDE MUNICIPAL DE ENSINO&amp;#8221;, PARA SER RECEBIDO COMO PROJETO INDICATIVO.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO À SECRETARIA MUNICIPAL COMPETENTE PARA QUE EDIFIQUE UMA ESCOLA NA COMUNIDADE DE HUMAITÁ PARA ABRIGAR ESTUDANTES DO 5º AO 9º ANO</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0119/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE REALIZE A COLOCAÇÃO DE GRADES DE PROTEÇÃO NO BUEIRO LOCALIZADO NA AVENIDA PAU BRASIL &amp;#8211; PRÓXIMO A PADARIA NO BAIRRO MOVELAR._x000D_
 </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0120/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE REALIZE A PODA DE GALHOS OU COPA DE ÁRVORES QUE ESTEJA OFERECENDO RISCOS E DANIFICANDO OS FIOS DE ENERGIA ELÉTRICA NA AVENIDA JUERANA, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS, LOCALIZADA NO BAIRRO &amp;#8211; MOVELAR &amp;#8211; LINHARES._x000D_
 </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0117/ 2017 - FRANCISCO TARCISIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE REALIZE ESTUDOS NO INTUITO DE ANALISAR  A NECESSIDADE DE COLOCAÇÃO DE NOVOS PONTOS DE ÔNIBUS EM ALGUNS BAIRROS DA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0118/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE  QUE REALIZE A SUBSTITUIÇÃO DO ABRIGO DE PONTO ÔNIBUS , LOCALIZADO NA AVENIDA JOSÉ ARMANI &amp;#8211; BAIRRO LINHARES V &amp;#8211; PRÓXIMO A PREMOLAR._x000D_
 </t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, JUNTAMENTE COM O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LINHARES (SAAE) QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A INSTALAÇÃO DE REDE DE ÁGUA NO LOTEAMENTO NOVO, SITUADO NO AREAL GRANDE, DISTRITO DE BEBEDOURO.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE EM CARÁTER DE URGÊNCIA COMPUTADORES PARA O CRAS DO BAIRRO NOVA ESPERANÇA, POIS O CRAS NECESSITA DESSES COMPUTADORES PARA REALIZAR A OFICINA DE INFORMÁTICA PARA ATENDER OS MORADORES DA REGIÃO. </t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE EM CARÁTER DE URGÊNCIA DE 01 (UM) MÉDICO GINECOLOGISTA E 01 (UM) MÉDICO CLÍNICO GERAL NA UNIDADE DE SAÚDE DO BAIRRO SÃO JOSÉ. POIS TEM CRESCIDO O ATENDIMENTO DESSES PROFISSIONAIS NA MENCIONADA UNIDADE DE SAÚDE PELOS MORADORES DO BAIRRO E DOS MUNÍCIPES DOS BAIRROS ADJACENTES.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO MOVELAR </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.doc</t>
   </si>
   <si>
     <t>REPARO NO ASFALTO DA RODOVIA QUE DÁ ACESSO A BAIXO QUARTEL, E REFORMA NOS ABRIGOS DE ÔNIBUS EM SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.doc</t>
   </si>
   <si>
     <t>A CAPINA, VARRIÇÃO E A RETIRADA DO LIXO (ENTULHO)  DE TODO O BALNEÁRIO DO PONTAL DO IPIRANGA (DANDO ÊNFASE À PRAÇA DO BALNEÁRIO E O PÁTIO DA DELEGACIA); E A MANUTENÇÃO DOS CHUVEIROS PÚBLICOS DA PRAIA.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.doc</t>
   </si>
   <si>
     <t>REPARO NO ASFALTO DA AVENIDA CLÁUDIO MANOEL DA NÓBREGA.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO REALIZE OS PROCEDIMENTOS NECESSÁRIOS, AFIM DE CONCEDER TEMPO NECESSÁRIO PELO PRAZO REGIMENTAL, PARA QUE O DEPUTADO ESTADUAL RAFAEL FAVATTO DO PARTIDO ECOLÓGICO NACIONAL (PEN), VENHA FAZER USO DA TRIBUNA LIVRE COM SUA FALA DURANTE A SESSÃO ORDINÁRIA DO DIA 20 DE NOVEMBRO DE 2017. </t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, AO CHEFE DO PODER EXECUTIVO E SEUS PARES, QUE ATUE JUNTO AO ÓRGÃOS COMPETENTES, NO SENTIDO DE PROVIDENCIAR O CONCERTO DO BUEIRO E A REPOSIÇÃO DA TAMPA. NA AV. DO CONTORNO BECO 5 ARAÇÁ, MAIS PRECISAMENTE ATRÁS DA IGREJA CATÓLICA SANTA RITA DE CÁSSIA DEPOIS DO PROJETO VIDA . SALIENTANDO QUE ESTE ENCONTRASSE TAPADO COM PEDAÇOS DE MADEIRA E TRAZ RISCOS AOS MORADORES PRINCIPALMENTE AS CRIANÇAS DAQUELA LOCALIDADE. </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA DE REPARO/CONSERTO NO CALÇAMENTO &amp; ASFALTAMENTO EM TODA EXTENSÃO DA AVENIDA GUAÇUÍ, LOCALIZADA NO BAIRRO AVISO/ARAÇÁ.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE ESTAGIÁRIOS NA ESPECIALIDADE DE ODONTOLOGIA, PARA ATUAREM EM UNIDADES DE SAÚDE DA FAMÍLIA &amp; HGL - HOSPITAL GERAL DE LINHARES.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE ESTAGIÁRIO NA ESPECIALIDADE DE FISIOTERAPIA, PARA ATUAREM NA CEFIL - CENTRO DE FISIOTERAPIA DE LINHARES.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO &amp; CONTRATAÇÃO DE PROFISSIONAIS FISIOTERAPEUTAS QUE FORAM APROVADOS NO PROCESSO SELETIVO DO ANO DE 2017, PARA ATUAREM NA CEFIL - CENTRO DE FISIOTERAPIA DE LINHARES.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATRULHAMENTO RURAL NAS LOCALIDADES DE PONTAL DO IPIRANGA, POVOAÇÃO, REGÊNCIA, BREJO GRANDE E BARRA SECA </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS E MANUTENÇÃO NAS RUAS ANTÔNIO FERNANDES DE ALMEIDA, ENTRE O BAR DO CARIOCA ATÉ O SUPERMERCADO VITÓRIA, NA RUA TAPAJÓS NA ESQUINA DA SORVETERIA LOCATELLI E NA AVENIDA REPUBLICA EM FRENTE AO Nº1956, AMBAS NO BAIRRO INTERLAGOS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS JUNTAMENTE COM O DEPARTAMENTO MUNICIPAL DE TRANSITO PARA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLA) NA RUA PERNAMBUCO EM FRENTE AO Nº1378, NO BAIRRO AVISO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA FEITO REPARO E MANUTENÇÃO NO ABRIGO DE ÔNIBUS DA AVENIDA LUIZ ARMANI, PRÓXIMO A EMPRESA PRÉMOLAR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA AV. CACHOEIRO DO ITAPEMIRIM BAIRRO SHELL LINHARES ES</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR POLICIAMENTO OSTENSIVO NA COMUNIDADE DE OLARIA AS MARGENS DA ES 248, LINHARES ES</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE LIXEIRAS NAS PRAÇAS, QUADRAS POLIESPORTIVAS, NOS CAMPOS DE FUTEBOL E COMPLEXOS DO MUNICÍPIO DE LINHARES </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO E RECUPERAÇÃO DAS ESTRADAS VICINAIS DO MUNICÍPIO DE LINHARES </t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE MANUTENÇÃO E LIMPEZA DO BUEIRO, SITUADO NA RUA VALDIR DURÃO, BAIRRO SHELL, LINHARES/ES</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR A CÂMERA DE VIDEOMONITORAMENTO QUE FOI REMOVIDA DA AVENIDA FILOGÔNIO PEIXOTO, PRÓXIMO AO BAR DO CUCA, NO BAIRRO AVISO </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFÁLTICO NA AV. GOVERNADOR CARLOS LINDEMBERG BAIRRO CENTRO PRÓXIMO AO POSTO CAMATA </t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZE OPERAÇÃO DE TAPA BURACOS DO ASFALTO E REPAROS NO MEIO-FIO, NO DECORRER DE TODA AVENIDA GUAÇUÍ QUE CORTAS OS BAIRRO AVISO E ARAÇÁ </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE UM RESERVATÓRIO DE ÁGUA NO BAIRRO AVISO</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SE POSSA PROVIDENCIAR UMA MELHOR FISCALIZAÇÃO NOS VEÍCULOS AUTOMOTIVOS  QUE FICAM ESTACIONADOS NAS CICLOVIAS DOS BAIRROS DE LINHARES, EM DESTAQUE PARA A CICLOVIA QUE FICA NA LATERAL DO SUPERMERCADO CASAGRANDE DO BAIRRO NOVO HORIZONTE. SENHOR SECRETÁRIO MUNICIPAL, DE SEGURANÇA PÚBLICA E DEFESA SOCIAL.  CORONEL JONES DA SILVA DE FREITAS MATTOS, QUE VEM APRESENTANDO UM TRABALHO DE EXCELÊNCIA EM NOSSA CIDADE E SABENDO DA SUA PREOCUPAÇÃO COM NÓS CIDADÃOS   LINHARENSE, ENCAMINHO ESSE PEDIDO FEITO POR CICLISTAS E PEDESTRES QUE SE SENTEM INSEGUROS QUANDO POR SUA VEZ NÃO PODEM PASSAR SOBRE AS CICLOVIAS DEIXANDO-OS ASSIM CADA VEZ MAIS EXPOSTOS A ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NO SENTIDO DE PROVIDENCIAR  UM ESTUDO PARA MELHORIA NO TRANSITO EM FRENTE A ESCOLA OUSE , NA AV. IBIRAÇU BAIRRO COLINA, COMO SUGESTÃO PODE SE FAZER PINTURAS DE   FAIXAS DE PEDESTRES BEM COMO IMPLANTAR  REDUTORES DE VELOCIDADE. AO SECRETÁRIO MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL.  CORONEL JONES DA SILVA DE FREITAS MATTOS QUE TEM APRESENTADO UM TRABALHO DE EXCELÊNCIA FRENTE A PASTA, ENCAMINHO ESSE PEDIDO NA CERTEZA DE SUA ATENÇÃO, PEDIDO ESSE QUE FOI FEITO POR   ALUNOS   QUE SE SENTE INSEGUROS AO SAÍREM DA ESCOLA E TEM QUE ATRAVESSAR A DEVIDA AVENIDA, POIS A MESMA NÃO TEM NENHUMA SINALIZAÇÃO QUE POSSA DAR SEGURANÇA AOS MESMOS._x000D_
 </t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VIABILIDADE DA PINTURA DA FAIXA DE PEDESTRE, DO REDUTOR DE VELOCIDADE BEM COMO COLOCAR PLACA DE IDENTIFICAÇÃO DOS MESMOS, NA AVENIDA JOSÉ BONIFÁCIO NAS PROXIMIDADES DO N° 132, FRENTE A PANIFICADORA MAIS PÃO NO BAIRRO INTERLAGOS. SABENDO   DA COMPETÊNCIA, DEDICAÇÃO E DA PREOCUPAÇÃO COM NÓS LINHARENSE, ENCAMINHO ESSE PEDIDO AO EXCELENTÍSSIMO SECRETÁRIO MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL.  CORONEL JONES DA SILVA DE FREITAS MATTOS QUE TEM APRESENTADO UM TRABALHO DE EFICÁCIA FRENTE A SUA SECRETÁRIA, NA CERTEZA DE SUA ATENÇÃO.  PEDIDO ESSE FEITO POR   MORADORES   QUE SE SENTE INSEGUROS AO PASSAREM POR AQUELA VIA, POIS A MESMA É UMA DAS PRINCIPAIS VIAS DE ACESSO DO BAIRRO INTERLAGOS ATÉ O BAIRRO CENTRO, E O FLUXO DE VEÍCULOS É INTENSO PRINCIPALMENTE EM HORÁRIOS DE PICO.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NOVOS ABRIGOS DE ESTRUTURA METÁLICA NOS PONTOS DE ÔNIBUS DO TRANSPORTE COLETIVO MUNICIPAL,EXISTENTES NOS BAIRRO SÃO JOSÉ._x000D_
 SUBSTITUIÇÃO  OU REFORMA DOS ABRIGOS DE ESTRUTURAS METÁLICA DOS PONTOS DE ÔNIBUS,LOCALIZADOS NO BAIRRO SÃO JOSÉ</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NOVOS ABRIGOS DE ESTRUTURA METÁLICA NOS PONTOS DE ÔNIBUS DO TRANSPORTE COLETIVO MUNICIPAL,EXISTENTES NOS BAIRRO LINHARES V._x000D_
 SUBSTITUIÇÃO  OU REFORMA DOS ABRIGOS DE ESTRUTURAS METÁLICA DOS PONTOS DE ÔNIBUS,LOCALIZADOS NO BAIRRO LINHARES V</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NOVOS ABRIGOS DE ESTRUTURA METÁLICA NOS PONTOS DE ÔNIBUS DO TRANSPORTE COLETIVO MUNICIPAL,EXISTENTES NOS BAIRRO INTERLAGOS._x000D_
 SUBSTITUIÇÃO  OU REFORMA DOS ABRIGOS DE ESTRUTURAS METÁLICA DOS PONTOS DE ÔNIBUS,LOCALIZADOS NO BAIRRO INTERLAGOS</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.jpeg</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NOVOS ABRIGOS DE ESTRUTURA METÁLICA NOS PONTOS DE ÔNIBUS DO TRANSPORTE COLETIVO MUNICIPAL,EXISTENTES NO BAIRRO AVISO ._x000D_
 SUBSTITUIÇÃO  OU REFORMA DOS ABRIGOS DE ESTRUTURAS METÁLICA DOS PONTOS DE ÔNIBUS,LOCALIZADOS NO BAIRRO AVISO</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE MOBILIDADE URBANA COM A PROPOSTA DE ALTERAÇÃO/MUDANÇA NO TRÂNSITO E SINALIZAÇÃO,DE TODA EXTENSÃO DA AVENIDA CECÍLIA MEIRELES-BAIRRO PALMITAL COM A JUNÇÃO DA AVENIDA VEREADOR VILMO VITORIO GUINAZI NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDO DE MODALIDADE URBANA COM A PROPOSTA DE ALTERAÇÃO/MUDANÇA NO TRÂNSITO PRA </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE UMA PSICÓLOGA NA COMUNIDADE DE REGÊNCIA. </t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PRAÇA DO BAIRRO SÃO JOSE</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE GINECOLOGISTA NA UNIDADE DO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.docx</t>
   </si>
   <si>
     <t>FECHAMENTO DO MURO OU DEMOLIÇÃO DA ÁREA DA ANTIGA FÁBRICA DELARE</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.docx</t>
   </si>
   <si>
     <t>REPARO NO CALÇAMENTO DA RUA ALCIDES MOURO,BAIRRO SANTA CRUZ</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS E MANUTENÇÃO NA AVENIDA NOGUEIRA DA GAMA EM FRENTE À CASA DE Nº 512 SITUADA NO BAIRRO CENTRO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA EFETUADA PAVIMENTAÇÃO ASFÁLTICA QUE LIGA A COMUNIDADE DE JAPIRA Á COMUNIDADE DE SÃO FRANCISCO DR. JONES À RODOVIA ES 248, BEM COMO SÃO FRANCISCO DR. JONES Á SANTA ROSA E TAMBÉM, SANTA ROSA ATÉ DOM ORIONE.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA EFETUADA A PAVIMENTAÇÃO ASFÁLTICA PARTINDO DA SEDE DO DISTRITO DE SÃO RAFAEL À COMUNIDADE DE SÃO VICENTE. DA SEDE DO DISTRITO DE SÃO RAFAEL A COMUNIDADE DE SÃO JUDAS. DA SEDE DO DISTRITO DE SÃO RAFAEL A COMUNIDADE DE SANTA CRUZ</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO QUE SEJA EFETUADA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE UNE O DISTRITO DE SÃO RAFAEL, ATÉ OS LIMITES DO MUNICÍPIO DE MARILÂNDIA, VIA COMUNIDADE DE SÃO PEDRO. </t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A REFORMA DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL - EMEF </t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE LIXEIRAS NO BAIRRO CENTRO, TENDO EM VISTA A AUSÊNCIA DAS MESMAS NO BAIRRO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0126/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE  A CONSTRUÇÃO DE UM POSTO DE SAÚDE &amp;#8211; PSF, NA COMUNIDADE DO CHAPADÃO DAS PALMINHAS, EM LINHARES, VISANDO ATENDER OS MORADORES DA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0127/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE  03 (TRÊS)  POSTES DE CONCRETO, NA RUA PRINCIPAL NA COMUNIDADE DO CHAPADÃO DAS PALMINHAS &amp;#8211; INTERIOR DE LINHARES . _x000D_
 </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0128/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE PARA VIABILIZAR OU INTERCEDER JUNTO AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE UMA TORRE DE COBERTURA DE TELEFONIA CELULAR E INTERNET NO PATRIMÔNIO DO CHAPADÃO DAS PALMINHAS, NO INTERIOR DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0129/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE A LIMPEZA E CAPINA DA ÁREA VAGA (QUADRA), ANEXO A UNIDADE DE SAÚDE DA FAMÍLIA- ARAÇÁ &amp;#8211; ÊXODO FELIZ &amp;#8211; GUERRINHA. O POSTINHO FICA LOCALIZADO NA RUA GUAÇUÍ -  BAIRRO ARAÇÁ &amp;#8211; LINHARES - ES. _x000D_
 </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0130/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE SE FAZ NECESSÁRIA E COM  URGÊNCIA A LIMPEZA NO PÁTIO DA ESCOLA CEIM &amp;#8211; &amp;#8220;JOSÉ ELIAS&amp;#8221;, LOCALIZADA NA RUA D 02, C-10, QUADRA-14 &amp;#8211; LINHARES V. _x000D_
 </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0131/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE A MANUTENÇÃO DO PADRÃO DE ENERGIA DA PRACINHA LOCALIZADA NO BAIRRO LINHARES V. TENDO EM VISTA A GRANDE  EXPOSIÇÃO DE FIOS DE ENERGIA , OCASIONANDO ASSIM, RISCO AOS MORADORES DA LOCALIDADE ._x000D_
 </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0132/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE SE PROCEDA O DESENTUPIMENTO DO BUEIRO NA RUA HILÁRIO FAÉ -  &amp;#8220;ESQUINA DO SUPERMERCADO UNIÃO&amp;#8221; SITUADO NO BAIRRO LINHARES V ._x000D_
 </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0133/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE  A PINTURA DAS PAREDES DA QUADRA DE BOCHA - LOCALIZADA NA  PRACINHA DO BAIRRO LINHARES &amp;#8211; V . POIS AS REFERIDAS SE ENCONTRA COM DIVERSAS  PICHAÇÕES; OCASIONADO POLUIÇÃO VISUAL E ASPECTO DE ABANDONO.     _x000D_
 </t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE CARATER DE URGENCIA A CAPACITAÇÃO EM PRIMEIROS SOCORROS PARA OS AGENTES COMUNITARIOS DE SAUDE.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE EM CARATER DE URGENCIA O TREINAMENTO PARA OS MOTORISTAS DE AMBULANCIA.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE EM CARATER DE URGENCIA A CONTRATAÇÃO DE MEDICOS PLANTONISTAS PARA HOPSITAL GERAL DE LINHARES E TREINAMENTO PARA AS ATENDENTES DO HGL.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA LOCALIDADE DE JOCAFE</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E PINTURA DE FAIXAS DE PEDESTRE EM FRENTE À FÁBRICA DA ALL JARREAU, LOCALIZADA NO BAIRRO CANIVETE</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR A PODA DE ÁRVORES NO BALNEÁRIO DE REGÊNCIA. </t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE UMA TORRE/ANTENA DE TELEFONIA CELULAR NO DISTRITO DE BREJO GRANDE.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A INSTALAÇÃO DE  SINALIZAÇÃO   DE TRÂNSITO NA AVENIDA CELESTE FAÉ NO BAIRRO CONCEIÇÃO, POIS  NA REFERIDA VIA À VÁRIOS  CRUZAMENTO SEM A DEVIDA  SINALIZAÇÃO,    E EM RELATOS DE MORADORES  ACIDENTES ACONTECEM COM FREQUÊNCIA. AO SECRETÁRIO MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL.  CORONEL JONES DA SILVA DE FREITAS MATTOS, QUE FRENTE A SUA SECRETARIA NÃO MEDI ESFORÇOS PARA MELHORIA DE NOSSA CIDADE E VEM  APRESENTADO UM TRABALHO DE SUBLIMIDADE  FRENTE A PASTA, ENCAMINHO ESSE PEDIDO NA CERTEZA DE SUA ATENÇÃO, PEDIDO ESSE FEITO PELA POPULAÇÃO PARA QUE SE POSSA TER MAIS SEGURANÇA AO PASSAREM POR AQUELAS VIAS._x000D_
 </t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UM ESTUDO PARA VIABILIDADE DE RECAPEAMENTO DA AV. PRESIDENTE CAFÉ FILHO NO BAIRRO NOVO HORIZONTE. O MESMO ENCONTRA-SE EM PÉSSIMO ESTADO DIFICULTANDO O TRÁFICO DE VEÍCULOS, ALÉM DE APRESENTAR RISCOS AOS PEDESTRES E CICLISTAS QUE PASSAM PELO LOCAL. SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS JOÃO CLEBER BIANCHI, QUE VEM APRESENTANDO UM TRABALHO DE EXCELÊNCIA EM NOSSA CIDADE E SABENDO DA SUA PREOCUPAÇÃO COM NÓS LINHARENSE, ENCAMINHO ESSE PEDIDO FEITO PELA POPULAÇÃO QUE SE SENTE INSEGUROS  AO PASSAREM PELA REQUERIDA VIA, PRINCIPALMENTE NO TRECHO DO SUPERMERCADO MARTINS ATÉ O GINÁSIO DE ESPORTE QUE POR SUA VEZ ESTÁ BASTANTE DANIFICADO, E COM O  GRANDE FLUXO DE VEÍCULOS, CICLISTAS E PEDESTRES QUE POR ALI  PASSAM  FICAM  ASSIM  MAIS VULNERÁVEL A ACINTES._x000D_
 </t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE FAÇA A LIMPEZA NAS RUAS E AVENIDAS DO BAIRRO PLANALTO.  A POPULAÇÃO TAMBÉM SOLICITA CALÇAMENTO EM ALGUNS TRECHOS, POIS OS MESMOS ENCONTRAM-SE COM MUITO MATO, E POR SE TRATAREM DE RUAS SEM CALÇAMENTO TORNAM O ACESSO MAIS DIFÍCIL, PRINCIPALMENTE EM PERÍODO DE CHUVAS. SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS JOÃO CLEBER BIANCHI, QUE VEM SEGUINDO COM CLAREZA E DEDICAÇÃO SEU TRABALHO JUNTO A SUA SECRETARIA, FAÇO ESSE PEDIDO EM NOME DOS MORADORES, QUE CLAMAM POR MELHOR QUALIDADE DE VIDA E SEGURANÇA EM SEU BAIRRO._x000D_
 </t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 132/2017, REQUER INSTALAÇÃO DE UM POSTO DA POLICIA MILITAR NA AVENIDA FILOGÔNIO PEIXOTO, PRÓXIMO A ENTRADA DO IFES NO BAIRRO AVISO NESTE MUNICÍPIO DE LINHARES - ES </t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 134/2017, REQUER ESTUDOS, NO SENTIDO DE AMPLIAR O HORÁRIO DE ATENDIMENTO NAS UNIDADES DE SAÚDE DESTE MUNICÍPIO DE LINHARES - ES </t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO QUE EFETUADA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA NA COMUNIDADE DA PALMAS VIA CÓRREGO DO MEIO E PEDROLÂNDIA ATÉ A RODOVIA ES 248</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA EFETUADA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE UNE A COMUNIDADE DA BAGUEIRA, À RODOVIA ES 248</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO CALÇAMENTO NA PARTE EXTERNA FRONTAL DA IGREJA CATÓLICA LOCALIZADA NA COMUNIDADE DE CONCEIÇÃO DE BAIXO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE EM CARATER DE URGENCIA A PRESENÇA DE GUARDAS MUNICIPAIS NAS UNIDADES DE SAUDE E QUADRAS POLIESPORTIVAS DOS BAIRROS DE LINHARES.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0136/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE SERVIÇOS DE RECAPEAMENTO, LIMPEZA , CAPINA, PINTURAS DOS QUEBRA-MOLAS E TAPA BURACOS E  SINALIZAÇÃO DA AVENIDA CECILIA DE MEIRELES FINALIZANDO NA RUA WILMO GUIZANI NO BAIRRO SÃO JOSÉ.NESTA VIA PÚBLICA TAMBÉM EXISTEM INÚMEROS BURACOS,NECESSITAM DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO, LIMPEZA E REPINTURA DA SINALIZAÇÃO E REVITALIZAÇÃO DE QUEBRA-MOLAS ._x000D_
 </t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS JUNTAMENTE COM AS SECRETARIAS COMPETENTES A MANUTENÇÃO E REPAROS DOS APARELHOS DE GINÁSTICA DA PRAÇA DO PONTAL DO IPIRANGA, BEM COMO A REVITALIZAÇÃO, CAPINA E PODA DAS ARVORES DO LOCAL.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O PATROLAMENTO E REPAROS NAS RUAS ONDE NÃO HÁ PAVIMENTAÇÃO SITUADAS NO PONTAL DO IPIRANGA.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS REALIZEM OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR A AMPLIAÇÃO DA REFORMA COM A CONSTRUÇÃO DE UM REFEITÓRIO E UMA COZINHA NO CEIM &amp;#8220; CRESCER&amp;#8221;, SITUADO NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA QUE SEJA FEITO A PAVIMENTAÇÃO DA AVENIDA DAS ESTRELAS, SITUADA NO PONTAL DO IPIRANGA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.docx</t>
   </si>
   <si>
     <t>RECAPEAMENTO NO PORTAL DA RODOVIA DALMACIO JOSE MAGE, BAIRRO FARIAS</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM POSTE COM ILUMINAÇÃO PRÓXIMO AO CAMPO DE FUTEBOL ,BAIRRO FARIAS</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.docx</t>
   </si>
   <si>
     <t>QUEBRA MOLAS NA RUA GREGÓRIO BENTO E AVENIDA JOÃO SOPRANI ,BAIRRO FARIAS</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UM ESTUDO PARA QUE SE FAÇA A LIMPEZA DOS BUEIROS E MANILHAS EM TODA EXTENSÃO DO BAIRRO LINHARES V, POIS OS MESMOS ENCONTRASSE  QUASE TODOS OBSTRUÍDOS. SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS JOÃO CLEBER BIANCHI, QUE FRENTE SUA PASTA ESTÁ DESENVOLVENDO UM EXCELENTE TRABALHO, ENCAMINHO ESSE PEDIDO NA CERTEZA DE SUA ATENÇÃO,  PARA QUE POSSAMOS DAR MAIS QUALIDADE NO SANEAMENTO BÁSICO DAQUELA COMUNIDADE  E UMA MELHOR QUALIDADE DE VIDA PARA OS MESMOS. _x000D_
 </t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A REFORMA GERAL DO ESTÁDIO DE FUTEBOL DO BAIRRO SÃO JOSÉ, O MESMO ENCONTRA-SE ABANDONADO COM MUITO MATO E PORTÕES QUEBRADOS FACILITANDO ASSIM A PRATICA DE ATOS ILÍCITOS. AO SECRETÁRIO MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER IVAN SALVADOR FILHO QUE TEM APRESENTADO UM TRABALHO DE EXCELÊNCIA FRENTE A PASTA. PORTANTO ENCAMINHO ESSE PEDIDO NA CERTEZA DE SUA ATENÇÃO, PARA QUE TOMEM AS DEVIDAS PROVIDÊNCIAS PARA REFORMA DO CAMPO. MENCIONADO TAMBÉM PELOS MORADORES QUE AO LADO DO CAMPO EXISTE UMA ÁREA VAGA QUE PODERIA SER CONSTRUÍDA ÁREA DE LAZER PARA OS MESMO. _x000D_
 </t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM ESTUDO PARA VIABILIDADE DE RECAPEAMENTO DA AV. SÃO MATEUS, NO BAIRRO ARAÇÁ  O MESMO ENCONTRA-SE EM PÉSSIMO ESTADO DIFICULTANDO O TRÁFICO DE VEÍCULOS, ALÉM DE APRESENTAR RISCOS AOS PEDESTRES E CICLISTAS QUE PASSAM PELO LOCAL, PRINCIPALMENTE NOS  HORÁRIOS DE AULA. SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS JOÃO CLEBER BIANCHI, QUE VEM FAZENDO  UM TRABALHO DE EXCELÊNCIA EM NOSSA CIDADE E SABENDO DA SUA PREOCUPAÇÃO COM NÓS LINHARENSE, ENCAMINHO ESSE PEDIDO FEITO PELA POPULAÇÃO QUE SE SENTE INSEGUROS  AO PASSAREM PELA REQUERIDA VIA, PRINCIPALMENTE NO TRECHO EM FRENTE A FACULDADE PITÁGORAS, QUE POR SUA VEZ ESTÁ BASTANTE DANIFICADO, E COM O  GRANDE FLUXO DE VEÍCULOS, CICLISTAS E PEDESTRES QUE POR ALI  PASSAM  FICAM  ASSIM  MAIS VULNERÁVEL A ACINTES.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>A LIBERAÇÃO E ANDAMENTO DOS EXAMES CARDIOLÓGICOS E DE URGÊNCIA DO AMA</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NO FLUXO DO TRÂNSITO NA AVENIDA SÃO MATEUS, EM FRENTE À ESCOLA E.E.E.M &amp;#8220;EMIR DE MACEDO GOMES&amp;#8221;. O PRESENTE REQUERIMENTO TEM COMO FINALIDADE A SEGURANÇA DOS ESTUDANTES E DOS DEMAIS TRANSEUNTES.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS BUEIROS DO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO DO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.doc</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.doc</t>
   </si>
   <si>
     <t>REPARO E MANUTENÇÃO NA GRELHA DA RUA PRINCESA ISABEL - INTERLAGOS.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE SERVIÇOS URBANOS QUE SEJA REALIZADO A OPERAÇÃO &amp;#8220;TAPA BURACO&amp;#8221; E A INSTALAÇÃO DE &amp;#8220;QUEBRA MOLAS&amp;#8221;, NA RUA MARIA HELENA PEREIRA, NO BAIRRO VILA ISABEL, TENDO EM VISTA, A RUA ENCONTRA-SE ESBURACADA E SEM QUEBRA MOLAS DIFICULTANDO O TRAFEGO DE VEÍCULOS E PEDESTRES.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR EM REGIME DE URGÊNCIA A SECRETARIA DE SAÚDE A POSSIBILIDADE DE PROVIDENCIAR UM MÉDICO NEUROLOGISTA PARA ATENDIMENTO UMA VEZ POR SEMANA NA PESTALOZZI DE LINHARES OU QUE PROVIDENCIE ESSE ATENDIMENTO EM ALGUMA UNIDADE DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE QUE PROVIDENCIE UM BEBEDOURO PARA A CAPELA MORTUÁRIA &amp;#8220;SÃO JOSÉ&amp;#8221;, LOCALIZADA NO BAIRRO BNH.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A SECRETARIA SERVIÇOS URBANOS PARA QUE POSSA PROVIDENCIAR A LIMPEZA E PODA DAS ÁRVORES DO CANTEIRO CENTRAL DAS PRINCIPAIS AVENIDAS DO BALNEÁRIO DO PONTAL DO IPIRANGA. </t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A LIMPEZA DO LOTE QUE É DE PROPRIEDADE DO MUNICÍPIO DE LINHARES, LOCALIZADO NA AVENIDA OURO PRETO, EM FRENTE A CASA DE N° 667, NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A MANUTENÇÃO DO CALÇAMENTO (TAPAR BURACO) NA RUA SANTOS NEVES, QUADRA 54, N° 01 NO BAIRRO SÃO JOSÉ. </t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) COM SUA DEVIDA PINTURA E PLACAS DE SINALIZAÇÃO NA AVENIDA OURO PRETO, EM FRENTE A CASA N° 667, NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFALTICO NA AV CECILIA DE MEIRELES </t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE SAÚDE JUNTAMENTE COM OS SETORES DE VIGILÂNCIA EPIDEMIOLÓGICA REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA O RETORNO DAS ATIVIDADES DO CARRO FUMACÊ, BEM COMO DOS AGENTES DE COMBATE AO MOSQUITO AEDES AEGYPTI EM TODA EXTENSÃO DOS BAIRROS INTERLAGOS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS,Nº 137-2017 SOLICITANDO A POSSIBILIDADE DE DISPONIBILIZAR POLICIAMENTO OSTENSIVO NO RESIDENCIAL JOCAFE I E II.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS,Nº 138-2017, REQUER RECAPEAMENTO ASFÁLTICO DA AVENIDA COLATINA E DAS RUAS JOÃO CALMON E PROFESSOR PIO, SITUADAS NAS PROXIMIDADES DA CASA DO ADUBO, BAIRRO ARAÇÁ &amp;#8211; LINHARES/ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARÁTER DE URGÊNCIA A MANUTENÇÃO NA LAVANDERIA HOSPITALAR E AQUISIÇÃO DE ENXOVAL HOSPITALAR PARA O HGL.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA CONSTRUÍDA UMA NOVA PONTE ENTRE AS COMUNIDADES DE DOM ORIONE E CÓRREGO FLORIAL, NO INTERIOR DO MUNICÍPIO DE LINHARES</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA EFETUADA A REFORMA COMPLETA DO POSTO DE SAÚDE LOCALIZADO NA COMUNIDADE DE JAPIRA</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA INSTALADO UM TOLDO, OU OUTRA COBERTURA EQUIVALENTE NA PARTE EXTERNA DA ENTRADA DO POSTO DE SAÚDE LOCALIZADO NA COMUNIDADE DA RIO DAS PALMAS</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0140/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDENCIE  A  COLOCAÇÃO DE QUEBRA-MOLAS NA RUA  JOSÉ CÂNDIDO DURÃO - TRÊS BARRAS - LINHARES, ES. EM FRENTE À IGREJA BATISTA NOVA. _x000D_
 </t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0141/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE REALIZA A OPERAÇÃO TAPA-BURACOS NA  RUA  JOSÉ CÂNDIDO DURÃO - TRÊS BARRAS - LINHARES, ES. EM FRENTE À IGREJA BATISTA NOVA ALIANÇA. _x000D_
 </t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0142/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE A REALIZAÇÃO DE CAPINA E LIMPEZA EM TODA EXTENSÃO DAS RUAS E AVENIDAS LOCALIZADA NO BAIRRO JUPARANÃ. A PRESENTE SOLICITAÇÃO FAZ-SE NECESSÁRIA UMA VEZ QUE O LOCAL ENCONTRA-SE COMPLETAMENTE TOMADO DE MATO.  _x000D_
 </t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0143/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDÊNCIAS SEJAM TOMADAS, COM O OBJETIVO DE MELHORAR E DISCIPLINAR O TRÂNSITO NA RUAS E AVENIDAS DO BAIRRO TRÊS BARRAS  . _x000D_
 </t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO- CGB-TS/ Nº 0144/ 2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDÊNCIAS SEJAM TOMADAS, COM O OBJETIVO DE MELHORIAS E  LIMPEZA NO PONTO DE ÔNIBUS LOCALIZADO EM LADO POSTO DE ATENDIMENTO À SAÚDE DA FAMÍLIA , NA AVENIDA GUERINO GILBERTI - BAIRRO CONCEIÇÃO &amp;#8211; SENTIDO AO BAIRRO TRÊS BARRAS . FAZ-SE NECESSÁRIO A LIMPEZA NO LOCAL ACIMA UMA VEZ QUE O MESMO ENCONTRA-SE COM MUITO MATO E GRANDE QUANTIDADE DE LIXO, TORNANDO-SE QUASE IMPOSSÍVEL A PERMANÊNCIA DAS PESSOAS QUE FICAM À ESPERA DOS COLETIVOS NO MENCIONADO PONTO._x000D_
 </t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA EFETUAR REPAROS E MANUTENÇÃO RESPECTIVAMENTE DAS AVENIDAS PADRE MANOEL DA NÓBREGA EM FRENTE À CASA DE Nº 2320, VASCO FERNANDES COUTINHO, EM FRENTE A CAIXA D&amp;#8217;ÁGUA, QUINTINO BOCAIUVA EM FRENTE À CASA DE Nº 492 E NAS RUAS FRANCISCO DE MELLO PALHETA EM FRENTE AS CASAS DE Nº 636 E 744 E JOÃO UBALDO DE SOUZA EM FRENTE À CASA DE Nº 398. TODAS ESSAS RUAS E AVENIDAS ESTÃO SITUADAS NO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>JEAN MENEZES, VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, JUNTAMENTE COM O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LINHARES (SAAE) REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A LIMPEZA E MANUTENÇÃO DA CAIXA D&amp;#8217;ÁGUA SITUADA NA AV. VASCO FERNANDES COUTINHO DO BAIRRO INTERLAGOS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.docx</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIAÇÃO DAS EQUIPES MÉDICAS LOCALIZADAS NO PSF DO DISTRITO DE SÃO RAFAEL </t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DO MERCADO MUNICIPAL LOCALIZADO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE DENTRO DA LEGALIDADE, O POLICIAMENTO REGULAR, ENGLOBANDO A POLÍCIA MILITAR E A GUARDA CIVIL MUNICIPAL, NA COMUNIDADE DE BREJO GRANDE, EM TODOS OS TURNOS</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A REFORMA E MANUTENÇÃO DA ESCOLA &amp;#8220;EEEF PRINCESA ISABEL&amp;#8221; NO BAIRRO AVISO. </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A IMPLANTAÇÃO DE UM POSTO DE ATENDIMENTO BANCÁRIO, NO BAIRRO CANIVETE. </t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA O REPARO NA RUA ROSANA SCHNEIDER E AVENIDAS MARIA HELENA E VITÓRIO BISPO, NO BAIRRO CANIVETE.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER PARA QUE SE FAÇA A PODA DE UMA ARVORE QUE ESTÁ SITUADA NA AVENIDA GUERINO GILBERT Nº 692 NO BAIRRO CONCEIÇÃO, ONDE ENTRE ELA ESTÁ PASSANDO CABOS DE REDE ELÉTRICA TRAZENDO RISCOS A COMUNIDADE. VENHO ATRAVÉS DESSE SOLICITAR AO NOBRE   SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇO URBANO JOÃO CLEBER BIANCHI QUE FRENTE SUA PASTA NÃO MEDI ESFORÇOS PARA O DESENVOLVIMENTO DE NOSSA CIDADE, PARA QUE SE TOME AS DEVIDAS PROVIDÊNCIAS SOBRE A PODA DA ARVORE CITADA ACIMA, POIS A MESMA ESTÁ TRAZENDO RISCOS AOS MORADORES QUE POR ALI PASSAM._x000D_
 </t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>UM ESTUDO DE VIABILIDADE PRA QUE SE FAÇA A RECUPERAÇÃO ASFÁLTICA  NAS RUAS VASCO FERNANDES COUTINHO COM O ENTRONCAMENTO DA RUA JOSÉ BONIFÁCIO NO BAIRRO INTERLAGOS, COM O PERÍODO CHUVOSO DEIXOU UMA CRATERA QUE TRAZ RISCOS A TODA COMUNIDADE, NO MESMO BAIRRO NA AVENIDA QUINTINO BOCAIUVA PRÓXIMO AO NÚMERO 1253 UMA GRANDE VALA TOMOU CONTA DE QUASE TODA  RUA, E A PEDIDO DE MORADORES DO BAIRRO SHELL PEÇO SUA ATENÇÃO PARA AVENIDA CACHOEIRO DE ITAPEMIRIM COM ENTRONCAMENTO DA RUA VALDIR DURÃO, PARTE DE UM BUEIRO CEDEU DEIXANDO UM GRANDE BURACO NA RUA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UM ESTUDO PARA MELHORIA DO TRECHO  QUE DA ACESO DE ENTRADA  A COMUNIDADE DO PATRIMÔNIO DO 15, NESTE MUNICÍPIO, POIS O MESMO ENCONTRA-SE COM MUITA LAMA DIFICULTANDO A PASSAGEM DE VEÍCULOS, CICLISTAS E PEDESTRES. COMO SUGESTÃO PODERIA FAZER  O PATROLAMENTO E CASCALHAMENTO. SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇO URBANO JOÃO CLEBER BIANCHI QUE POR SUA VEZ ESTÁ DESENVOLVENDO UM FORMIDÁVEL TRABALHO EM NOSSA CIDADE, E SE MOSTRA CADA VEZ MAIS ALARMADO COM NOSSA COMUNIDADE,   FAÇO ESSA SOLICITAÇÃO NA CERTEZA DE SUA ATENÇÃO, POIS COM ESSE PERÍODO CHUVOSO QUE ESTAMOS PASSANDO AQUELA COMUNIDADE SOFRE MUITO COM O GRANDE FLUXO DE AGUA QUE IMPOSSIBILITAM OS MORADORES  ATÉ MESMO DE DESENVOLVEREM SUAS ATIVIDADES PROFISSIONAIS._x000D_
 </t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO &amp; CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA DE TERRA DE ACESSO AO ACAMPAMENTO EGÍDIO BRUNETO, NA COMUNIDADE DO PALHAL.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES INTEGRADAS E PERMANENTES DA SECRETARIA DE SEGURANÇA PÚBLICA MUNICIPAL, POLÍCIA MILITAR POR MEIO DA PATRULHA RURAL, NO ACAMPAMENTO EGÍDIO BRUNETO &amp; PAULO DAMIÃO 2, NA LOCALIDADE DA LAGOA DO LIMÃO, NO DISTRITO DE DESENGANO.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES INTEGRADAS E PERMANENTES DA SECRETARIA DE SEGURANÇA PÚBLICA MUNICIPAL, POLÍCIA MILITAR POR MEIO DA PATRULHA RURAL, NO ACAMPAMENTO EGÍDIO BRUNETO &amp; PAULO DAMIÃO 1, NA LOCALIDADE DE PALHAL.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRAS- CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL FAÇA LEVANTAMENTO PARA O ATENDIMENTO, NO FORNECIMENTO DE APOIO ALIMENTÍCIO " CESTA BÁSICA " AOS MUNÍCIPES DOS ACAMPAMENTOS EGÍDIO BRUNETO &amp; PAULO DAMIÃO 2, NA LOCALIDADE DE LAGOA DO LIMÃO, NO DISTRITO DE DESENGANO.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRAS- CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL FAÇA LEVANTAMENTO PARA O ATENDIMENTO, NO FORNECIMENTO DE APOIO ALIMENTÍCIO "CESTA BÁSICA" AOS MUNÍCIPES DOS ACAMPAMENTOS EGÍDIO BRUNETO &amp; PAULO DAMIÃO 1, NA COMUNIDADE DE PALHAL.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAIXA D'ÁGUA COLETIVA OU PERFURAÇÃO DE POÇO ARTESIANO, NOS ACAMPAMENTOS EGÍDIO BRUNETTO &amp; PAULO DAMIÃO 1, NA COMUNIDADE DE PALHAL.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAIXA D'ÁGUA COLETIVA OU PERFURAÇÃO DE POÇO ARTESIANO, NO ACAMPAMENTO PAULO DAMIÃO 2, NA LOCALIDADE DE LAGOA DO LIMÃO, NO DISTRITO DE DESENGANO.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS Nº 141-2017 REQUER OPERAÇÃO TAPA BURACOS DO ASFALTO, NO DECORRER DE TODA RUA JOSÉ BONIFÁCIO, SITUADA NO BAIRRO INTERLAGOS, LINHARES ES.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº139-2017,REQUER REPARO EM UM BURACO NO CALÇAMENTO DA RUA BAHIA EM FRENTE À CASA, Nº 553, BAIRRO AVISO LINHARES ES.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 140-2017, REQUER OPERAÇÃO TAPA BURACOS NA AV. PADRE MANOEL DA NÓBREGA, BAIRRO INTERLAGOS, LINHARES ES.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - CGB -TS/ Nº 0150/2017 - FRANCISCO TARCÍSIO SILVA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE DIGNE EM OFICIAR JUNTO AO CHEFE DO PODER EXECUTIVO DESSE MUNICÍPIO SOLICITANDO A SECRETARIA COMPETENTE QUE PROVIDÊNCIAS SEJAM TOMADAS NO SENTIDO DE ATENDER AS SOLICITAÇÕES ABAIXO MENCIONADAS: SERVIÇO DE TAPA BURACO NO TRECHO DA RUA LUIZ CÂNDIDO DURÃO - BAIRRO JUPARANÃ, CONSIDERANDO QUE NA RUA LUIZ CÂNDIDO DURÃO, CONFRONTANDO COM AVENIDA GUERINO GILBERTI, NECESSITA COM URGÊNCIA DE QUEBRA-MOLAS, FAIXA DE PEDESTRES E SINALIZAÇÃO; MELHORIAS NA PRACINHA DO BAIRRO CONCEIÇÃO, TENDO EM VISTA AS PÉSSIMAS CONDIÇÕES DOS BANCOS; MELHORIAS E PINTURA NA ESTRUTURA DO CEIM - ENOCK DE FREITAS- LOCALIZADO NO BAIRRO JUPARANÃ, REQUER LIMPEZA E CAPINA NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 145/2017 REQUER REPAROS EM VÁRIOS LOCAIS DO NOSSO MERCADO MUNICIPAL DE LINHARES, SITUADO NA AV: COMENDADOR RAFAEL, CENTRO. ALÉM DE DISPONIBILIZAR UM SERVIDOR PARA O SERVIÇO GERAL DO MESMO &amp;#8211; LINHARES/ES.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE PARA QUE PROVIDENCIE O CARRO &amp;#8220;FUMACÊ&amp;#8221; PARA PASSAR NAS RUAS E AVENIDAS DO BALNEÁRIO DO PONTAL DO IPIRANGA ANTES DA VIRADA DE ANO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA SERVIÇOS URBANOS PARA QUE POSSA PROVIDENCIAR O PATROLAMENTO DA ESTRADA QUE LIGA O BALNEÁRIO DO PONTAL DO IPIRANGA Á BARRA SECA, ANTES DAS FESTIVIDADES DE FIM DE ANO.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR À SECRETARIA COMPETENTE QUE PROVIDENCIE, DENTRO DA LEGALIDADE, A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE PARA QUE PROVIDENCIE A LIMPEZA DA CAIXA D&amp;#8217;ÁGUA NO &amp;#8220;CEIM ARISTIDES PINTO CALDEIRA&amp;#8221;, LOCALIZADO NO BAIRRO AVISO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 144/2017 REQUER OPERAÇÃO TAPA BURACOS, MANUTENÇÃO E RECUPERAÇÃO DAS RODOVIAS ES-248 LIGANDO LINHARES A COLATINA E A ES-245 QUE LIGA LINHARES A RIO BANANAL. </t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS Nº 143-2017 REQUER OPERAÇÃO TAPA BURACOS NO ASFALTO DA RUA VENCESLAU BRAZ, SITUADA NO BAIRRO AVISO, LINHARES ES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 142-2017,REQUER A INSTALAÇÃO DE VENTILADORES NAS SALAS DE ESPERA DA USL &amp;#8211; UNIDADE SANITÁRIA DE LINHARES, LOCALIZADA NA RUA GOVERNADOR BLEY, S/N, BAIRRO COLINA, MUNICÍPIO DE LINHARES &amp;#8211; ES.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UM ESTUDO PARA MELHORIA NO TRECHO PRÓXIMO AO  MORRO DO CRISTO MAIS PRECISAMENTE NA AV. JOAQUIM CALMOM NO BAIRRO SANTA CRUZ , POIS NA REFERIDA VIA HÁ UMA GALERIA QUE COM AS FORTES CHUVAS ESTÁ TRANSBORDANDO DEIXANDO QUASE TODA VIA INTRANSITÁVEL. </t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM ESTUDO DE VIABILIDADE PARA  RECAPEAMENTO E MELHORIAS NAS SINALIZAÇÕES DA AV. PRESIDENTE COSTA E SILVA NO BNH,  A MESMA ENCONTRA-SE EM PÉSSIMO ESTADO E  SEM AS DEVIDAS SINALIZAÇÕES DE TRANSITO  DIFICULTANDO O TRÁFICO DE VEÍCULOS, ALÉM DE APRESENTAR RISCOS AOS PEDESTRES E CICLISTAS QUE PASSAM PELO LOCAL, PRINCIPALMENTE NOS  HORÁRIOS DE AULA.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SE FAÇA UM ESTUDO PARA A CONSTRUÇÃO   DE UM CAMPO DE FUTEBOL OU   UM COMPLEXO ESPORTIVO EM UMA ÁREA PERTENCENTE A PREFEITURA SITUADO NO DISTRITO DO BAIXO QUARTEL, MAIS PRECISAMENTE EM FRENTE AO CEMITÉRIO  AO LADO DA IGREJA CATÓLICA. SALIENTADO QUE DESDE 2013 ESSE ESPAÇO FOI ADQUIRIDO PARA CONSTRUÇÃO DE UMA ÁREA PARA PRATICA DE ESPORTE. _x000D_
                                SABEMOS QUE A SECRETÁRIA DE CULTURA, TURISMO, ESPORTE E LAZER REPRESENTADA PELO SR. IVAN SALVADOR FILHO, VEM ATUANDO COM MUITA DEDICAÇÃO EM NOSSA CIDADE. SALIENTANDO QUE NAQUELA COMUNIDADE   EXISTIA UM CAMPO QUE ATENDIA   70 A 85 CRIANÇAS COM IDADE ENTRE 11 A 17 ANOS COM UM PROJETO DE ESCOLINHA DE FUTEBOL.  SABIDO QUE A PRÁTICA DO FUTEBOL PODE TRAZER BENEFÍCIOS TANTO PARA A SOCIEDADE COMO PARA O INDIVÍDUO. NA SOCIEDADE, PODE SER UM AGENTE TRANSFORMADOR CONTRIBUINDO PARA A SOCIALIZAÇÃO DE PESSOAS, INCLUSÃO SOCIAL E PODE DIMINUIR O TEMPO OCIOSO DE MUITO JOVENS E ADULTOS QUE VIVEM À MARGEM DA SOCIEDADE, PODENDO CONTRIBUIR COM A QUALIDADE DE VIDA, TRAZENDO MELHORIAS NA SAÚDE FÍSICA, MENTAL E SOCIAL, PORTANTO FAÇO ESSE PEDIDO NA CERTEZA DE SUA ATENÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA ABERTURA DE TURMA DO 6º (SEXTO) ANO PARA O PERÍODO MATUTINO NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL "MARIA SOUZA MATIAS" SITUADA NA RUA JATOBÁ, BAIRRO MOVELAR.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A MANUTENÇÃO NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL "MARIA SOUZA MATIAS", SITUADA NA RUA JATOBÁ, BAIRRO MOVELAR.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NAS DEPENDÊNCIAS DA ESCOLA CEIM ENOCK DE FREITAS, LOCALIZADA NA AV. PRESIDENTE RODRIGUES ALVES, JUPARANÃ.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NA ILUMINAÇÃO PÚBLICA DA RUA LUÍS DE CAMÕES, INTERLAGOS, PRÓXIMO AO EMEF ANTÔNIO FERNANDES DE ALMEIDA.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 147-2017 REQUER A CONSTRUÇÃO DA SEDE PRÓPRIA DO CENTRO DE REFERÊNCIA DA ASSISTENCIAL SOCIAL - CRAS DO BAIRRO AVISO, LINHARES &amp;#8211; ES.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR ROGERINHO DO GÁS, Nº 146-2017 REQUER OPERAÇÃO TAPA BURACOS, MANUTENÇÃO E RECUPERAÇÃO DA RODOVIA ES-358 LIGANDO A SEDE DE LINHARES AO BALNEÁRIO DE PONTAL DE IPIRANGA. </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SERVIÇOS URBANOS PARA QUE PROVIDENCIE A &amp;#8220;PODA&amp;#8221; DAS ÁRVORES, LIMPEZA E CAPINA DA &amp;#8220;PRACINHA DO CONCEIÇÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE SERVIÇOS URBANOS PARA QUE PROVIDENCIE A CAPINA E LIMPEZA DAS RUAS E AVENIDAS DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE PARA INCLUIR A COMUNIDADE DE PEROBAS E O BALNEÁRIO DE REGÊNCIA, NO CRONOGRAMA DE RECOLHIMENTO DE ENTULHOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA &amp;#8220;GUARITA&amp;#8221;, EM PONTO ESTRATÉGICO, NA AVENIDA COMENDADOR RAFAEL, CENTRO, E POR CONSEQUÊNCIA SOLICITAMOS QUE SEJA REALIZADO COM URGÊNCIA ESTUDOS PARA ELABORAÇÃO DE PROJETO ESPECÍFICO, REFERENTE A IMPLANTAÇÃO DESTA IMPORTANTE ESTRUTURAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>TRIBL</t>
   </si>
   <si>
     <t>Tribuna Livre</t>
   </si>
   <si>
     <t>SOLICITA O USO DO ESPAÇO RESERVADO À TRIBUNA LIVRE NA DATA PRETENDIDA 13/03/2017.</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>COMUNICA VETO POR INCONSTITUCIONALIDADE O AUTÓGRAFO N° 021/2017, QUE DISPÕE "SOBRE A OBRIGATORIEDADE DA DISPONIBILIZAÇÃO DE CARRINHOS DE COMPRAS ADAPTÁVEIS À CADEIRA DE RODAS NOS SUPERMERCADOS E ESTABELECIMENTO SIMILARES DO MUNICIPIO DE LINHARES/ES"</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA TOTALMENTE POR INCONSTITUCIONALIDADE O AUTÓGRAFO N° 41/2017, QUE DISPÕE " SOBRE A CRIAÇÃO DO DIA DO CASAMENTO COMUNITÁRIO EM LINHARES".</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE POR INSCONSTITUCIONALIDADE O AUTÓGRAFO N° 046/2017, QUE DISPÕE SOBRE A CRIAÇÃO DO DIA MUNICIPAL DOS ENFERMEIROS, AUXILIARES E TÉCNICOS DE ENFERMAGEM DE LINHARES".</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE LINHARES, ESTADO DO ESPÍRITO SANTO, NO USO DE SUAS ATRIBUIÇÕES CONSTITUCIONAIS (§ 1º, DO ARTIGO 34, DA LEI ORGÂNICA DE LINHARES), DECIDE VETAR TOTALMENTE, POR INCONSTITUCIONALIDADE, O PROJETO DE LEI ENVIADO COMO AUTÓGRAFO Nº 058/2017, O QUAL DISPÕE "SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTES E LAZER NA CIDADE DE LINHARES", ACOLHENDO O PARECER DA PROCURADORIA GERAL DO MUNICÍPIO COMO RAZÕES DE DECIDIR.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICA VETO POR INCONSTITUCIONALIDADE O AUTÓGRAFO N° 065/2017, QUE DISPÕE SOBRE A PROIBIÇÃO DE COBRANÇA DA TAXA E/OU TARIFA DE ESGOTO, SEM A EFETIVA PRESTAÇÃO DO SERVIÇO EM SUA TOTALIDADE NO ÂMBITO DO MUNICÍPIO DE LINHARES/ES.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICA VETO POR INCONSTITUCIONALIDADE O AUTÓGRAFO N° 070/2017, QUE DISPÕE SOBRE O ENVIO DE INFORMAÇÕES À CÂMARA MUNICIPAL DE LINHARES SOBRE LICENÇAS AMBIENTAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICA VETO POR INCONSTITUCIONALIDADE O AUTÓGRAFO N° 066/2017, QUE DISPÕE SOBRE O PROGRAMA DE VACINAÇÃO DOMICILIAR A IDOSOS E AS PESSOAS COM A NECESSIDADES ESPECIAIS NO ÂMBITO DO MUNICÍPIO DE LINHARES.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA TOTALMENTE, POR INCONSTITUCIONALIDADE E POR CONTRARIEDADE AO INTERESSE PÚBLICO, O PROJETO DE LEI ENVIADO COMO AUTÓGRAFO N.º 077/2017, O QUAL "DISPÕE SOBRE A INSTALAÇÃO DE "BOTÃO DE PÂNICO" NOS ÔNIBUS DO SISTEMA MUNICIPAL DE TRANSPORTE COLETIVO DO MUNICÍPIO DE LINHARES/ES", ACOLHENDO O PARECER DA PROCURADORIA GERAL DO MUNICÍPIO DE LINHARES COMO RAZÕES DE DECIDIR.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O AUTÓGRAFO N.º 083/2017, QUE "DISPÕE SOBRE A CONTRATAÇÃO DE VIGILÂNCIA ARMADA 24 HORAS NAS AGÊNCIAS BANCÁRIAS DOS SETORES PÚBLICO E PRIVADO E NAS COOPERATIVAS DE CRÉDITO, EM FUNCIONAMENTO NO MUNICÍPIO DE LINHARES/ES.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA TOTALMENTE, POR INCONSTITUCIONALIDADE, O AUTÓGRAFO N.º 082/2017, QUE "DISPÕE SOBRE A PROIBIÇÃO DO "CORTE" DE ENERGIA ELÉTRICA NAS SEXTAS-FEIRAS, SÁBADOS, DOMINGOS E VÉSPERAS DE FERIADOS, POR FALTA DE PAGAMENTO, SEM QUE O CONSUMIDOR SEJA AVISADO PREVIAMENTE".</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA TOTALMENTE, POR INCONSTITUCIONALIDADE, O PROJETO DE LEI ENVIADO COMO AUTÓGRAFO N.° 084/2017, O QUAL DISPÕE SOBRE A CAPACITAÇÃO DOS SERVIDORES DAS ESCOLAS E DAS CRECHES DA REDE MUNICIPAL DE ENSINO, NA PRESTAÇÃO DOS PRIMEIRO SOCORROS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11585,68 +11585,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.rar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2019/4470/folga_servidor.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2019/4557/estrada_severino_suave_2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2017/12988/doc00974020210514143804.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.xml" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.xml" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.xml" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.xml" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.xml" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.xml" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.xml" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.xml" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.xml" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.xml" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.xml" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.xml" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.xml" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.xml" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.xml" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.xml" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.xml" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.xml" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.xml" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.xml" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.xml" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.xml" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.xml" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.xml" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.xml" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.xml" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.xml" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.xml" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.xml" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.xml" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.xml" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.xml" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.xml" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.xml" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.xml" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.xml" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.xml" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.xml" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.xml" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.xml" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.xml" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.xml" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.xml" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.xml" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.xml" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.xml" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.xml" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.xml" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.xml" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.xml" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.xml" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.xml" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.xml" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.xml" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.xml" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.zip" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.zip" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.zip" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.rar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2019/4470/folga_servidor.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2019/4557/estrada_severino_suave_2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/sapl/public/materialegislativa/2017/12988/doc00974020210514143804.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.xml" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.xml" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.xml" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.xml" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.xml" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.xml" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.xml" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.xml" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.xml" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.xml" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.xml" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.xml" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.xml" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.xml" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.xml" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.xml" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.xml" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.xml" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.xml" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.xml" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.xml" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.xml" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.xml" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.xml" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.xml" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.xml" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.xml" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.xml" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.xml" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.xml" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.xml" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.xml" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.xml" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.xml" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.xml" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.xml" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.xml" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.xml" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.xml" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.xml" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.xml" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.xml" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.xml" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.xml" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.xml" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.xml" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.xml" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.xml" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.xml" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.xml" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.xml" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.xml" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.xml" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.xml" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.xml" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.zip" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.zip" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.zip" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.linhares.es.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>